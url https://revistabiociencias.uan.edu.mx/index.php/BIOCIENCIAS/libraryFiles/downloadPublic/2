--- v1 (2025-12-24)
+++ v2 (2026-06-09)
@@ -48,57 +48,66 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9FEDB3" w14:textId="01EC0314" w:rsidR="004A7CD8" w:rsidRDefault="00941EEF" w:rsidP="00941EEF">
       <w:pPr>
         <w:pStyle w:val="Ttuloartculo"/>
       </w:pPr>
       <w:r>
         <w:t>Título del artículo en español</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563EBDE7" w14:textId="7804D3BE" w:rsidR="00941EEF" w:rsidRPr="00262A6D" w:rsidRDefault="00941EEF" w:rsidP="00941EEF">
       <w:pPr>
         <w:pStyle w:val="ttuloartculoengRBIO"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Título en </w:t>
       </w:r>
       <w:r w:rsidRPr="00941EEF">
         <w:t>inglés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616E9F6D" w14:textId="77777777" w:rsidR="004A7CD8" w:rsidRPr="00262A6D" w:rsidRDefault="004A7CD8" w:rsidP="004A7CD8">
+    <w:p w14:paraId="616E9F6D" w14:textId="47FB049E" w:rsidR="004A7CD8" w:rsidRPr="00262A6D" w:rsidRDefault="009B031D" w:rsidP="004A7CD8">
       <w:pPr>
         <w:pStyle w:val="TtulocortoRBIO"/>
       </w:pPr>
+      <w:r>
+        <w:t>Título</w:t>
+      </w:r>
       <w:commentRangeStart w:id="1"/>
-      <w:r w:rsidRPr="00262A6D">
-        <w:t>Titulo corto/Short Title</w:t>
+      <w:r w:rsidR="004A7CD8" w:rsidRPr="00262A6D">
+        <w:t xml:space="preserve"> corto/Short </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CD8" w:rsidRPr="00262A6D">
+        <w:t>itle</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00117F67" w:rsidRPr="00262A6D">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE709A9" w14:textId="77777777" w:rsidR="004A7CD8" w:rsidRPr="00262A6D" w:rsidRDefault="004A7CD8" w:rsidP="004A7CD8">
       <w:pPr>
         <w:pStyle w:val="TtulocortoRBIO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="196A9C45" w14:textId="0615CE92" w:rsidR="004A7CD8" w:rsidRPr="00262A6D" w:rsidRDefault="004A7CD8" w:rsidP="00262A6D">
       <w:pPr>
         <w:pStyle w:val="AutoresRBIO"/>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Apellido Apellido, N.1</w:t>
       </w:r>
       <w:r w:rsidR="008432FC">
@@ -233,478 +242,580 @@
                       <a:ext cx="107997" cy="118935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="008432FC">
         <w:t>)</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00A33855" w:rsidRPr="00262A6D">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F9D0EB" w14:textId="6047DD74" w:rsidR="004A7CD8" w:rsidRPr="008432FC" w:rsidRDefault="004A7CD8" w:rsidP="004A7CD8">
+    <w:p w14:paraId="29F9D0EB" w14:textId="7E04A46D" w:rsidR="004A7CD8" w:rsidRPr="008432FC" w:rsidRDefault="004A7CD8" w:rsidP="004A7CD8">
       <w:pPr>
         <w:pStyle w:val="AdscripcinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
-        <w:t>1Adscripción: Dpto o Unidad académica. Universidad. Calle, numero, delegación. C.P, Ciudad, Estado, País. 2Adscripción: Dpto o Unidad académica. Universidad. Calle, numero, delegación. C.P, Ciudad, Estado, País. 3Adscripción: Dpto o Unidad académica. Universidad. Calle, numero, delegación. C.P, Ciudad, Estado, País.</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="6FD096A5" w14:textId="0FA82570" w:rsidR="004A7CD8" w:rsidRPr="00117F67" w:rsidRDefault="00117F67" w:rsidP="006B33A8">
+        <w:t xml:space="preserve">1Adscripción: Dpto o Unidad académica. Universidad. Calle, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:t>número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve">, delegación. C.P, Ciudad, Estado, País. 2Adscripción: Dpto o Unidad académica. Universidad. Calle, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:t>número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve">, delegación. C.P, Ciudad, Estado, País. 3Adscripción: Dpto o Unidad académica. Universidad. Calle, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:t>número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t>, delegación. C.P, Ciudad, Estado, País.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD096A5" w14:textId="76165D12" w:rsidR="004A7CD8" w:rsidRPr="00117F67" w:rsidRDefault="00117F67" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="004A7CD8" w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>s importante hacer uso de superíndices para indicar los detalles de cada autor.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve">s importante </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00117F67">
+        <w:t>usar</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CD8" w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>La información que encuentre en este color y estilo es como referencia y deberá eliminarse</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> superíndices para indicar los detalles de cada </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D" w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>; así como</w:t>
+        <w:t>autor. [</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>La información que encuentre en este color y estilo es como referencia y deberá eliminarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>; así como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> remover esta y otras etiquetas previo al envío].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30301886" w14:textId="77777777" w:rsidR="004A7CD8" w:rsidRPr="008432FC" w:rsidRDefault="004A7CD8" w:rsidP="00941EEF">
       <w:pPr>
         <w:pStyle w:val="tcoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00941EEF">
         <w:t>*Corresponding Author:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4029ABC4" w14:textId="04E05C36" w:rsidR="004A7CD8" w:rsidRPr="001B376B" w:rsidRDefault="004A7CD8" w:rsidP="008432FC">
+    <w:p w14:paraId="4029ABC4" w14:textId="34AF8C14" w:rsidR="004A7CD8" w:rsidRPr="001B376B" w:rsidRDefault="004A7CD8" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TablacuerpoRBIO"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nombre Apellido-Apellido.  Dpto o Unidad académica. Universidad. Calle, numero, delegación. C.P, Ciudad, Estado, País. Teléfono (000) 000 0000. E-mail: </w:t>
+        <w:t>Nombre Apellido-Apellido.  Dpto</w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B376B">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o Unidad académica. Universidad. Calle, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B376B">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, delegación. C.P</w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B376B">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Ciudad, Estado, País. Teléfono (000) 000 0000. E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="001B376B">
           <w:rPr>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>ejemplo@correoinstitucional.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A0FC2" w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AF44F0" w14:textId="77777777" w:rsidR="004A7CD8" w:rsidRPr="003A0FC2" w:rsidRDefault="004A7CD8" w:rsidP="003A0FC2">
       <w:pPr>
         <w:pStyle w:val="tRERBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0FC2">
         <w:t xml:space="preserve">RESUMEN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F470A5" w14:textId="0D9BECD3" w:rsidR="004A7CD8" w:rsidRPr="00117F67" w:rsidRDefault="004A7CD8" w:rsidP="003A0FC2">
+    <w:p w14:paraId="73F470A5" w14:textId="475112B9" w:rsidR="004A7CD8" w:rsidRPr="00117F67" w:rsidRDefault="004A7CD8" w:rsidP="003A0FC2">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Debe ser un párrafo entre </w:t>
+        <w:t xml:space="preserve">Debe ser un párrafo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre </w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>150 palabras y 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B376B" w:rsidRPr="00117F67">
+        <w:t xml:space="preserve">150 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>y 200 palabras</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>0 como máximo.</w:t>
+        <w:t xml:space="preserve"> como máximo.</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Los resúmenes deben dar una visión general pertinente del trabajo. Recomendamos a los autores seguir la siguiente estructura, sin encabezados. (1) Importancia del tema y objetivos del trabajo. (2) Métodos utilizados: describir brevemente los principales métodos o tratamientos aplicados. (3) Resultados: resume los principales hallazgos del artículo. (4) Conclusiones: indicar las principales conclusiones o interpretaciones. En el resumen y abstract no deben incluirse siglas o abreviaturas, este debe ser una representación objetiva del trabajo y por ningún motivo debe contener resultados que no estén presentes y fundamentados en el texto principal.</w:t>
+        <w:t xml:space="preserve"> Los resúmenes deben </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>ofrecer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una visión general pertinente del trabajo. Recomendamos a los autores </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>que sigan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la siguiente estructura, sin encabezados. (1) Importancia del tema y objetivos del trabajo. (2) Métodos utilizados: describir brevemente los principales métodos o tratamientos aplicados. (3) Resultados: resume los principales hallazgos del artículo. (4) Conclusiones: indicar las principales conclusiones o interpretaciones. En el resumen y abstract no deben incluirse siglas o abreviaturas, este debe ser una representación objetiva del trabajo y por ningún motivo debe contener resultados que no estén presentes y fundamentados en el texto principal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03925265" w14:textId="77777777" w:rsidR="004A7CD8" w:rsidRPr="00262A6D" w:rsidRDefault="004A7CD8" w:rsidP="003A0FC2">
       <w:pPr>
         <w:pStyle w:val="tRERBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t xml:space="preserve">PALABRAS CLAVE: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6FA843" w14:textId="77CBB8B9" w:rsidR="004A7CD8" w:rsidRPr="00262A6D" w:rsidRDefault="006B33A8" w:rsidP="00A47538">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t xml:space="preserve">Palabra clave 1, Palabra clave 2, Palabra clave 3, Palabra clave 4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006A4EC0" w:rsidRPr="00117F67">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Enlistar de </w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>tres a diez palabras clave pertinentes específicas del artículo, pero razonablemente comunes dentro de la disciplina del tema).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1996D554" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="001B376B" w:rsidRDefault="006B33A8" w:rsidP="003A0FC2">
       <w:pPr>
         <w:pStyle w:val="tRERBIO"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ABSTRACT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4B0F12" w14:textId="08DBA617" w:rsidR="007968BA" w:rsidRPr="00117F67" w:rsidRDefault="007968BA" w:rsidP="008432FC">
+    <w:p w14:paraId="4E4B0F12" w14:textId="17DA7683" w:rsidR="007968BA" w:rsidRPr="00117F67" w:rsidRDefault="00B15579" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00117F67">
+      <w:r>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">It must be a paragraph </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve">The abstract must be a paragraph of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455901">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>between 150 and 2</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>150 to 200 words maximum.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t xml:space="preserve"> It should provide a relevant overview of the manuscript. We recommend that authors structure the abstract as follows, without headings: (1) Topic importance and aims of the article. (2) Method used: briefly describe the methods or treatments applied. (3) Results: summarize the main findings presented in the article. (4) Conclusions: indicate the scientific conclusions or interpretations reached. The abstract should not include acronyms or abbreviations; it should be an objective representation of the work, and it should not contain results that are not present and substantiated in the main text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141FCA57" w14:textId="7B24CFF6" w:rsidR="006B33A8" w:rsidRPr="001B376B" w:rsidRDefault="006B33A8" w:rsidP="003A0FC2">
+      <w:pPr>
+        <w:pStyle w:val="tRERBIO"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B376B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>KEY WORDS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A23AA8" w14:textId="4836A516" w:rsidR="006B33A8" w:rsidRPr="00117F67" w:rsidRDefault="006B33A8" w:rsidP="00A47538">
+      <w:pPr>
+        <w:pStyle w:val="CuerpotextoRBIO"/>
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B376B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keyword 1, Keyword 2, Keyword 3, Keyword 4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>0 words maximum.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00117F67">
+        <w:t>(List three to ten relevant keywords specific to the article, but reasonably common within the subject discipline)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Abstracts should provide a relevant overview of the manuscript. We recommend authors to structure the abstract as follows, without headings: (1) Topic importance and aims of the article. (2) Method used: briefly describe the different methods or treatments applied. (3) Results: summarize the main findings presented in the article. (4) Conclusions: indicate the scientific conclusions or interpretations reached. The abstract should not include acronyms or </w:t>
-[...49 lines deleted...]
-        <w:t>(List three to ten relevant keywords specific to the article, but reasonably common within the subject discipline.)</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B10AB5" w14:textId="17733C85" w:rsidR="006B33A8" w:rsidRPr="00117F67" w:rsidRDefault="006B33A8" w:rsidP="00262A6D">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>¿CÓMO USAR LA PLANTILLA?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A289A2" w14:textId="354FD3F4" w:rsidR="006B33A8" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+    <w:p w14:paraId="03A289A2" w14:textId="5795B815" w:rsidR="006B33A8" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve">La plantilla detalla las </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3CE0" w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">plantilla detalla las </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E3CE0" w:rsidRPr="00117F67">
+        <w:t>secciones sugeridas para su manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>secciones sugeridas para su manuscrito</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve">. Tenga en cuenta que cada sección tiene un estilo correspondiente, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. Tenga en cuenta que cada sección tiene un estilo correspondiente, que se puede encontrar en el menú "Estilos" de Word. Los títulos de </w:t>
+        <w:t>disponible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el menú "Estilos" de Word. Los títulos de </w:t>
       </w:r>
       <w:r w:rsidR="00E756DD" w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>sección proporcionados</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> son para artículos. </w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Los artículos de revisión y otros tipos de artículos tienen una estructura </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Los artículos de revisión y otros tipos de artículos tienen una estructura más flexible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C27BADE" w14:textId="49C0869A" w:rsidR="00117F67" w:rsidRPr="00117F67" w:rsidRDefault="00117F67" w:rsidP="006B33A8">
+      <w:pPr>
+        <w:pStyle w:val="INSTRUCCIONESRBIO"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>más flexible.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="INSTRUCCIONESRBIO"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Por favor, no modificar los tamaños de letra, interlineados predefinidos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42B13">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Por favor, no modificar los tamaños de letra, interlineados predefinidos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F42B13">
+        <w:t xml:space="preserve">, números de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, números de línea</w:t>
+        <w:t>línea,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> así como la tipografía empleada por nuestra revista; esta es Arial a 10 puntos</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="INSTRUCCIONESRBIO"/>
+      <w:r w:rsidR="003D3AED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00117F67">
+        <w:t>. El no respetar alguno de estos puntos se retrasará el proceso editorial o se eliminará el mismo el manuscrito sometido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D86B9A3" w14:textId="00B5FE47" w:rsidR="006B33A8" w:rsidRPr="00117F67" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+      <w:pPr>
+        <w:pStyle w:val="INSTRUCCIONESRBIO"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">La información que encuentre en este color y estilo es como referencia y deberá eliminarse. Para cualquier consulta, comuníquese con la oficina editorial de la revista o </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00117F67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">La información que encuentre en este color y estilo es </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>solo de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referencia y deberá eliminarse. Para cualquier consulta, comuníquese con la oficina editorial de la revista o </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00117F67">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>biociencias@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00117F67">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>biociencias@uan.edu.mx</w:t>
         </w:r>
@@ -715,114 +826,165 @@
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5798DD61" w14:textId="77777777" w:rsidR="006A4EC0" w:rsidRPr="008432FC" w:rsidRDefault="006A4EC0" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="048C5505" w14:textId="378AA862" w:rsidR="006B33A8" w:rsidRPr="008432FC" w:rsidRDefault="006B33A8" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A65A24" w14:textId="66220E87" w:rsidR="006B33A8" w:rsidRPr="008432FC" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+    <w:p w14:paraId="16A65A24" w14:textId="08DC70B0" w:rsidR="006B33A8" w:rsidRPr="008432FC" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
-        <w:t>Es la presentación del problema que se aborda del cual se derivarán los objetivos del estudio. Podrá destacar la importancia, alcances, limitaciones y enfoque del problema. Incluye la revisión de literatura, que representa un breve análisis de aquellas publicaciones que tengan relación con el tema estudiado y que serán presentadas con una secuencia lógica para señalar antecedentes del problema y vincular el trabajo con investigaciones previas que le den soporte bibliográfico. Esta sección debe finalizar señalando los objetivos del estudio. Puede incluir otras secciones que podrán considerarse como subtítulos.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06DCC8D6" w14:textId="5C5F52ED" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+        <w:t xml:space="preserve">Es la presentación del problema que se </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>abordará, a partir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve"> del cual se derivarán los objetivos del estudio. Podrá destacar la importancia, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>los alcances, las limitaciones y el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve"> enfoque del problema. Incluye la revisión de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>la literatura, que consiste en un breve análisis de las publicaciones relacionadas con el tema estudiado, presentadas en una secuencia lógica para señalar los antecedentes del problema y vincular el trabajo con investigaciones previas que le brinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve"> soporte bibliográfico. Esta sección debe </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D">
+        <w:t>concluir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve"> señalando los objetivos del estudio. Puede incluir otras secciones que </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:t>se consideren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve"> subtítulos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DCC8D6" w14:textId="24D23FCB" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NOTA: Las citas que se incluyen a lo largo del texto pueden ser de forma narrativa (contienen como parte de la oración al autor) o de forma parentética (</w:t>
       </w:r>
       <w:r w:rsidR="00B909FF" w:rsidRPr="004455C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>si es el caso</w:t>
       </w:r>
       <w:r w:rsidR="00E756DD" w:rsidRPr="004455C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, el autor (es) y la fecha deberá</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00363D43" w:rsidRPr="004455C0">
+        <w:t xml:space="preserve">, el autor (es) y la fecha </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> estar</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004455C0">
+        <w:t>deberán</w:t>
+      </w:r>
+      <w:r w:rsidR="00363D43" w:rsidRPr="004455C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> entre paréntesis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00363D43" w:rsidRPr="004455C0">
+        <w:t xml:space="preserve"> estar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004455C0">
+        <w:t xml:space="preserve"> entre paréntesis</w:t>
+      </w:r>
+      <w:r w:rsidR="00363D43" w:rsidRPr="004455C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> separados por una coma), se plasman empezando con el primer apellido del autor seguido el año de publicación del artículo o documento. En seguida se muestran ejemplos de las citas:</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separados por una coma), se plasman empezando con el primer apellido del autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seguido el año de publicación del artículo o documento. En seguida se muestran ejemplos de las citas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F115E3B" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="0079709E">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Un autor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3858E8E2" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>Cita parentética: (Botkin, 1993)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EAEBB6" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
@@ -890,171 +1052,204 @@
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>Cita narrativa: Castilhos et al. (2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04348F3C" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="0079709E">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Varias publicaciones en una sola cita:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F67B02F" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
-        <w:t>Para incluir los autores de varias obras dentro de un paréntesis, se deben ordenar los autores</w:t>
+        <w:t xml:space="preserve">Para incluir los autores de varias obras dentro de un paréntesis, se deben ordenar los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:lastRenderedPageBreak/>
+        <w:t>autores</w:t>
       </w:r>
       <w:r w:rsidR="00363D43" w:rsidRPr="004455C0">
         <w:t xml:space="preserve"> por año, seguida</w:t>
       </w:r>
       <w:r w:rsidRPr="004455C0">
         <w:t xml:space="preserve"> alfabéticamente de acuerdo al orden de aparición en la lista de referencias. Se utiliza el punto y coma (;) para separar las citas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E71FA87" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
-        <w:lastRenderedPageBreak/>
         <w:t>(Cox-Foster et al., 2007; Guzmán-Novoa et al., 2010; Stankus, 2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A4D127" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF8A348" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>Las citas de un mismo autor con el mismo año de publicación: se colocan letras al año (a, b, c…)  en orden en que fueron publicadas las obras. Ejemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739CBA06" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>Cita parentética: (Toledo- Ibarra et al., 2016a), (Toledo- Ibarra et al., 2016b)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E997336" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>Cita narrativa: Toledo- Ibarra et al. (2016a), Toledo- Ibarra et al. (2016b)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE5C259" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C5DA11A" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>La distinción de las letras también se realiza en las referencias, se colocará dentro del paréntesis del año de la publicación:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFA5B4E" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+    <w:p w14:paraId="5EFA5B4E" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="003D3AED" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t xml:space="preserve">Toledo-Ibarra, G. A., Díaz-Resendiz, K. J. G., Pavón-Romero, L., Rojas-García, A. E., Medina-Díaz, I. M., &amp; Girón-Pérez, M. I. (2016a). </w:t>
       </w:r>
       <w:r w:rsidRPr="004455C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Effects of diazinon on the lymphocytic cholinergic system of Nile tilapia fish (Oreochromis niloticus). Veterinary immunology and immunopathology, 176, 58-63. </w:t>
+        <w:t xml:space="preserve">Effects of diazinon on the lymphocytic cholinergic system of Nile tilapia fish (Oreochromis niloticus). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterinary immunology and immunopathology, 176, 58-63. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="004455C0">
+        <w:r w:rsidRPr="003D3AED">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.vetimm.2016.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="458D98BA" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+    <w:p w14:paraId="458D98BA" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="003D3AED" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6428E5CB" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+    <w:p w14:paraId="6428E5CB" w14:textId="7966DEF3" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toledo-Ibarra, G. A., Resendiz, K. D., Ventura-Ramón, G. H., Romero-Bañuelos, C. A., Medina-Díaz, I. M., Rojas-García, A. E., </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579" w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vega-López</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., &amp; Girón-Pérez, M. I. (2016b). </w:t>
+      </w:r>
       <w:r w:rsidRPr="004455C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Toledo-Ibarra, G. A., Resendiz, K. D., Ventura-Ramón, G. H., Romero-Bañuelos, C. A., Medina-Díaz, I. M., Rojas-García, A. E., Vega- López, A., &amp; Girón-Pérez, M. I. (2016b). Assessment of pollution of the Boca de Camichin Estuary in Nayarit (Mexico) and its influence on oxidative stress in Crassostrea corteziensis oysters. Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology, 200, 47-55. https://doi.org/10.1016/j.cbpa.2016.05.003</w:t>
+        <w:t>Assessment of pollution of the Boca de Camichin Estuary in Nayarit (Mexico) and its influence on oxidative stress in Crassostrea corteziensis oysters. Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology, 200, 47-55. https://doi.org/10.1016/j.cbpa.2016.05.003</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10048EDD" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E98044" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+    <w:p w14:paraId="19E98044" w14:textId="54ED4A3C" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
-        <w:t>Las citas de un mismo autor pero con un año diferente: se indica el apellido del autor y entre paréntesis los años correspondientes separados por un punto y coma (;). Ejemplo:</w:t>
+        <w:t xml:space="preserve">Las citas de un mismo autor </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>con años diferentes: se indica el apellido del autor y, entre paréntesis, los años correspondientes,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:t xml:space="preserve"> separados por punto y coma (;). Ejemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEA6B39" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>Cita parentética: (Toledo-Ibarra et al., 2021; 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15203E3B" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>Cita narrativa: Toledo-Ibarra et al. (2021; 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11000CB7" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="00262A6D">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49F4938F" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
@@ -1063,149 +1258,193 @@
       <w:r w:rsidRPr="004455C0">
         <w:t>Los trabajos de diferentes autores con el mismo apellido: se incluyen las iniciales del nombre del autor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CDAEF0" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>Cita parentética: (Girón-Pérez, M.I. et al., 2021) (Girón-Pérez, D. A., et al., 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBD0CCB" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
         <w:t>Cita narrativa: Girón-Pérez, M.I., et al. (2021), Girón-Pérez, D. A., et al. (2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA0BF41" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="00262A6D">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77D615F3" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+    <w:p w14:paraId="77D615F3" w14:textId="1BDE21A9" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
-        <w:t xml:space="preserve">Los acrónimos/abreviaturas/iniciales deberán mencionarse siempre en inglés y definirse la primera vez (en inglés o español, según la versión de manuscrito) que aparecen en cada una de las secciones: el resumen; el texto principal; la primera figura o tabla; y discusión. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B14F67F" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
+        <w:t xml:space="preserve">Los acrónimos/abreviaturas/iniciales deberán mencionarse siempre en inglés y definirse la primera vez (en inglés o español, según la versión </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:t xml:space="preserve"> manuscrito) que aparecen en cada una de las secciones: el resumen; el texto principal; la primera figura o tabla; y discusión. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B14F67F" w14:textId="04A6CE9F" w:rsidR="006B33A8" w:rsidRPr="004455C0" w:rsidRDefault="006B33A8" w:rsidP="006B33A8">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
-        <w:t>Deben utilizarse unidades SI (Sistema Internacional de Unidades). Las unidades imperiales, tradicionales de EE. UU. y otras deben convertirse a unidades SI siempre que sea posible.</w:t>
+        <w:t xml:space="preserve">Deben utilizarse unidades </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:t xml:space="preserve">SI (Sistema Internacional de Unidades). Las unidades imperiales, tradicionales de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>EE. UU.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:t xml:space="preserve"> y otras deben convertirse a unidades SI siempre que sea posible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D986E02" w14:textId="1FD9B11F" w:rsidR="009E3CE0" w:rsidRPr="000E1897" w:rsidRDefault="009E3CE0" w:rsidP="000E1897">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="000E1897">
         <w:t>Material</w:t>
       </w:r>
       <w:r w:rsidR="00117F67">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1897">
         <w:t xml:space="preserve"> y Métodos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC11DFD" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="000E1897">
       <w:pPr>
         <w:pStyle w:val="SubseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
+        <w:lastRenderedPageBreak/>
         <w:t>Descripción 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA855E3" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="6AA855E3" w14:textId="5387FA00" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
-        <w:lastRenderedPageBreak/>
-        <w:t>Debe describir los materiales utilizados y explicar detalladamente los métodos de investigación aplicados para la ejecución del trabajo. Esta sección finaliza señalando las pruebas estadísticas empleadas para analizar objetivamente los resultados.</w:t>
+        <w:t xml:space="preserve">Debe describir los materiales utilizados y explicar detalladamente los métodos de investigación aplicados </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve"> la ejecución del trabajo. Esta sección finaliza señalando las pruebas estadísticas empleadas para analizar objetivamente los resultados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F3E3B8" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="000E1897" w:rsidRDefault="009E3CE0" w:rsidP="000E1897">
       <w:pPr>
         <w:pStyle w:val="SubseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Descripción 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6573E627" w14:textId="77777777" w:rsidR="006B33A8" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="6573E627" w14:textId="52C9BD6F" w:rsidR="006B33A8" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
-        <w:t>Debe describir los materiales utilizados y explicar detalladamente los métodos de investigación aplicados para la ejecución del trabajo. Esta sección finaliza señalando las pruebas estadísticas empleadas para analizar objetivamente los resultados.</w:t>
+        <w:t xml:space="preserve">Debe describir los materiales utilizados y explicar detalladamente los métodos de investigación aplicados </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve"> la ejecución del trabajo. Esta sección finaliza señalando las pruebas estadísticas empleadas para analizar objetivamente los resultados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A515DFB" w14:textId="724C050C" w:rsidR="009E3CE0" w:rsidRPr="00117F67" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:t>Ecuaciones</w:t>
       </w:r>
       <w:r w:rsidR="00117F67" w:rsidRPr="00117F67">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8F2AAC" w14:textId="3AE78CC4" w:rsidR="009E3CE0" w:rsidRPr="00117F67" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="0E8F2AAC" w14:textId="0ED87565" w:rsidR="009E3CE0" w:rsidRPr="00117F67" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:t xml:space="preserve">Las ecuaciones deberán estar incluidas en el texto principal, numeradas </w:t>
       </w:r>
       <w:r w:rsidR="00117F67" w:rsidRPr="00117F67">
         <w:t>de acuerdo con el</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:t xml:space="preserve"> orden de aparición (Ecuación 1, Ecuación </w:t>
       </w:r>
       <w:r w:rsidR="00E756DD" w:rsidRPr="00117F67">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:t xml:space="preserve">. etc). </w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Por favor use el editor de ecuaciones de MS Word.</w:t>
+        <w:t>Por favor</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use el editor de ecuaciones de MS Word.</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidRPr="004455C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>deben</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ser imágenes.</w:t>
       </w:r>
@@ -1227,51 +1466,51 @@
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>-b</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>2a</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
       <w:r w:rsidRPr="00117F67">
-        <w:t xml:space="preserve">    ;  </w:t>
+        <w:t xml:space="preserve">  ;  </w:t>
       </w:r>
       <m:oMath>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>20</m:t>
             </m:r>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
@@ -1351,51 +1590,51 @@
                       </w:rPr>
                       <m:t>2</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>-4ac</m:t>
                 </m:r>
               </m:e>
             </m:rad>
           </m:num>
           <m:den>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>2a</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
       <w:r w:rsidRPr="00117F67">
-        <w:t xml:space="preserve">    ; </w:t>
+        <w:t xml:space="preserve">  ; </w:t>
       </w:r>
       <m:oMath>
         <m:func>
           <m:funcPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
             </m:ctrlPr>
           </m:funcPr>
           <m:fName>
             <m:limLow>
               <m:limLowPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:limLowPr>
               <m:e>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
@@ -1484,218 +1723,368 @@
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24A85CBF" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="00C05C30">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Resultados y Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FAE1ED" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Constituyen el núcleo central del artículo científico. Aquí se describirán de forma lógica, objetiva, exacta y fácil de comprender los resultados y tendencias más relevantes del trabajo, los cuales serán expresados principalmente en Tablas y/o Figuras; complementando con un análisis o interpretación del autor, de manera rigurosa sobre los resultados obtenidos, así como un contraste con los resultados de otros autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BA396E" w14:textId="77777777" w:rsidR="0079709E" w:rsidRPr="008432FC" w:rsidRDefault="0079709E" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B3A2638" w14:textId="02095A6E" w:rsidR="0079709E" w:rsidRPr="004455C0" w:rsidRDefault="0079709E" w:rsidP="0079709E">
+    <w:p w14:paraId="7B3A2638" w14:textId="68CB7DAA" w:rsidR="0079709E" w:rsidRPr="00A016E5" w:rsidRDefault="0079709E" w:rsidP="0079709E">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004455C0">
-        <w:t>Figuras y/o gráficas deberá presentarse en idioma inglés, con fondo blanco, ubicadas dentro del archivo principal, y en español como anexos adjuntos enumerados, en formato de archivo TIFF, PNG, PDF, JPEG o JPG, con una resolución de 300 dpi, para todos los casos. Las siglas deberán ser en idioma inglés en ambas versiones del manuscrito (</w:t>
-[...2 lines deleted...]
-        <w:t>inglés/español</w:t>
+        <w:t xml:space="preserve">Figuras y/o gráficas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>deberán</w:t>
       </w:r>
       <w:r w:rsidRPr="004455C0">
-        <w:t>).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1AAF4CF8" w14:textId="06D1FD5B" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="0080055F" w:rsidP="0080055F">
+        <w:t xml:space="preserve"> presentarse en idioma inglés, con fondo blanco, ubicadas dentro del archivo principal, y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A016E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en español como anexos </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579" w:rsidRPr="00A016E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>enumerados</w:t>
+      </w:r>
+      <w:r w:rsidR="0022540C">
+        <w:t xml:space="preserve"> (documento complementario al envío)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>, en formatos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:t xml:space="preserve"> TIFF, PNG, PDF, JPEG o JPG, con una resolución de 300 dpi</w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:t xml:space="preserve"> todos los casos. Las siglas deberán </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>estar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>inglés en ambas versiones del manuscrito (inglés y español)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004455C0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3AED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3AED" w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Todas las figuras, tablas y/o gráficas que se presenten en el manuscrito deberán colocarse en la posición final (</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7CE7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3AED" w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>aproximada)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3AED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3AED">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>y no ser agrega</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7CE7">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>das</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3AED">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o duplicadas posteriormente en el documento. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3AED" w:rsidRPr="00A016E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>En caso de no seguir esta atención</w:t>
+      </w:r>
+      <w:r w:rsidR="00A016E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3AED" w:rsidRPr="00A016E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el manuscrito se considerará fuera del flujo editorial</w:t>
+      </w:r>
+      <w:r w:rsidR="00A016E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y tendrá que ser vuelto a someter con sus respectivas modificaciones</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3AED" w:rsidRPr="00A016E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAF4CF8" w14:textId="13322540" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="0080055F">
       <w:pPr>
         <w:pStyle w:val="FgurattuloRBIO"/>
       </w:pPr>
-      <w:r w:rsidRPr="008432FC" w:rsidDel="00992ED1">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6BFDD2DC" w14:textId="77777777" w:rsidR="0080055F" w:rsidRPr="001B376B" w:rsidRDefault="009E3CE0" w:rsidP="0080055F">
       <w:pPr>
         <w:pStyle w:val="FgurattuloRBIO"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figure 1. Title- description. Source: Own elaboration based on</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADA586C" w14:textId="470027A5" w:rsidR="009E3CE0" w:rsidRDefault="009E3CE0" w:rsidP="0080055F">
       <w:pPr>
         <w:pStyle w:val="FgurattuloRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Figura 1. Título descripción. Fuente: Elaboración propia a partir de…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F7F0D68" w14:textId="77777777" w:rsidR="00732DBC" w:rsidRDefault="00732DBC" w:rsidP="00732DBC">
-      <w:pPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="5ADCB797" w14:textId="77777777" w:rsidR="00732DBC" w:rsidRPr="00732DBC" w:rsidRDefault="00732DBC" w:rsidP="00732DBC">
       <w:pPr>
         <w:pStyle w:val="FigurafuenteRBIO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62761D4D" w14:textId="77777777" w:rsidR="0079709E" w:rsidRPr="00117F67" w:rsidRDefault="0079709E" w:rsidP="0079709E">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:t>Tablas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684EEE29" w14:textId="670705EB" w:rsidR="00B909FF" w:rsidRPr="00117F67" w:rsidRDefault="0079709E" w:rsidP="008432FC">
+    <w:p w14:paraId="684EEE29" w14:textId="5377AAC2" w:rsidR="00B909FF" w:rsidRPr="00117F67" w:rsidRDefault="0079709E" w:rsidP="009B031D">
       <w:pPr>
         <w:pStyle w:val="TablacuerpoRBIO"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>La información de las tablas debe presentarse en formato de MS Word® editable e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00117F67">
+        <w:t xml:space="preserve">La información de las tablas debe presentarse en formato </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>n</w:t>
+        <w:t>editable de MS Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00A016E5" w:rsidRPr="00A016E5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00A016E5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en español o en</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> idioma</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00117F67">
+        <w:t xml:space="preserve"> inglés. El tamaño de letra deberá ser de 8 máximo 10, así como los superíndices que considere necesarios (por ejemplo: -1 *, puede anexarlos con comando Ctrl ++). Las siglas deberán </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> español o</w:t>
+        <w:t>estar en idioma inglés en ambas versiones del manuscrito (es decir, tanto en la columna en inglés como en la en</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inglés. El tamaño de letra deberá ser de 8 máximo 10, así como los superíndices que considere necesarios (por ejemplo: -1 *, puede anexarlos con comando Ctrl ++). Las siglas deberán ser en idioma inglés en ambas versiones del manuscrito (es decir, tanto en la columna en inglés como en el español).</w:t>
+        <w:t xml:space="preserve"> español).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371376E8" w14:textId="77777777" w:rsidR="00B909FF" w:rsidRPr="001B376B" w:rsidRDefault="00B909FF" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TablacuerpoRBIO"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00C57E39" w14:textId="77777777" w:rsidR="00B909FF" w:rsidRPr="00262A6D" w:rsidRDefault="00B909FF" w:rsidP="008432FC">
+    <w:p w14:paraId="00C57E39" w14:textId="49854290" w:rsidR="00B909FF" w:rsidRPr="00262A6D" w:rsidRDefault="00B909FF" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="FgurattuloRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
-        <w:t xml:space="preserve">Tabla 1. Titulo- description. </w:t>
+        <w:t xml:space="preserve">Tabla 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262A6D">
+        <w:t xml:space="preserve">- description. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3387FF50" w14:textId="77777777" w:rsidR="00B909FF" w:rsidRPr="00262A6D" w:rsidRDefault="00B909FF" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TablattuloRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t xml:space="preserve">Tabla 1. Título descripción. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035A7928" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="001B376B" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TablacuerpoRBIO"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9054" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="856"/>
         <w:gridCol w:w="1359"/>
         <w:gridCol w:w="1374"/>
         <w:gridCol w:w="1360"/>
         <w:gridCol w:w="1373"/>
         <w:gridCol w:w="1359"/>
         <w:gridCol w:w="1373"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w14:paraId="1498E2A9" w14:textId="77777777" w:rsidTr="00262A6D">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3589" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="40E6B163" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="009E3CE0" w:rsidP="009C049D">
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="00262A6D">
-              <w:lastRenderedPageBreak/>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2733" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6D2FE77C" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="009E3CE0" w:rsidP="009C049D">
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="00262A6D">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2732" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61D07156" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="009E3CE0" w:rsidP="009C049D">
             <w:pPr>
@@ -1753,90 +2142,90 @@
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="008432FC">
               <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15822FC3" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="009E3CE0" w:rsidP="009C049D">
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="008432FC">
               <w:t>Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6F06F5" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="009E3CE0" w:rsidP="009C049D">
+          <w:p w14:paraId="3E6F06F5" w14:textId="5964EF1D" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="00D67393" w:rsidP="009C049D">
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="008432FC">
-              <w:t>Solución</w:t>
+              <w:t>Solution</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="446ACAE8" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="00B909FF" w:rsidP="009C049D">
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="008432FC">
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FF70152" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="009E3CE0" w:rsidP="009C049D">
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="008432FC">
               <w:t>Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51FA74DD" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="009E3CE0" w:rsidP="009C049D">
+          <w:p w14:paraId="51FA74DD" w14:textId="0F305F28" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="00D67393" w:rsidP="009C049D">
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="008432FC">
-              <w:t>Solución</w:t>
+              <w:t>Solution</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10622678" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="009E3CE0" w:rsidP="009C049D">
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="008432FC">
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w14:paraId="309B09A6" w14:textId="77777777" w:rsidTr="00262A6D">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F7556E9" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="009C049D" w:rsidRDefault="009E3CE0" w:rsidP="009C049D">
             <w:pPr>
               <w:pStyle w:val="TablacuerpoRBIO"/>
             </w:pPr>
             <w:r w:rsidRPr="008432FC">
@@ -2310,426 +2699,841 @@
     </w:tbl>
     <w:p w14:paraId="4FC3C774" w14:textId="77777777" w:rsidR="00B909FF" w:rsidRPr="00262A6D" w:rsidRDefault="00B909FF" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TablafuenteRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Source</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C77F57" w14:textId="77777777" w:rsidR="00B909FF" w:rsidRPr="00262A6D" w:rsidRDefault="00B909FF" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TablafuenteRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Fuente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F52AEFB" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00117F67" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:t>Materiales complementarios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120F96EC" w14:textId="70CDD89E" w:rsidR="0079709E" w:rsidRPr="00117F67" w:rsidRDefault="009E3CE0" w:rsidP="0079709E">
+    <w:p w14:paraId="120F96EC" w14:textId="561B8F0B" w:rsidR="0079709E" w:rsidRPr="00117F67" w:rsidRDefault="009E3CE0" w:rsidP="0079709E">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
-        <w:t>Algunos manuscritos para su validación pueden ser sujetos a poseer material complementario que apoya o respalda los resultados del mismo. Ejemplos de este material pueden ser: espectros de IR, RMN, cromatogramas etc</w:t>
+        <w:t xml:space="preserve">Algunos manuscritos para su validación pueden </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>estar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve"> sujetos a poseer material complementario que apoya o respalda los resultados </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve"> mismo. Ejemplos de este material pueden ser: espectros de IR, RMN, cromatogramas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>, etc., inéditos o, en su defecto, citar la fuente donde fueron tomados,</w:t>
       </w:r>
       <w:r w:rsidR="00117F67">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00117F67" w:rsidRPr="00117F67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>inéditos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00117F67">
+        <w:t xml:space="preserve"> haciendo de conocimiento de manera citada y explícita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> o en su defecto citar la fuente dónde fueron tomados haciendo de conocimiento de manera citada y explícita</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve"> Estos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve"> durante el envío</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve"> deberán </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D">
+        <w:t>adjuntarse en los formatos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve"> TIFF, PNG, PDF, JPEG o JPG con una resolución de 300 dpi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67393">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>Además,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67393" w:rsidRPr="00D67393">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podrán ser solicitados por el equipo editorial en su formato original para su revisión</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67393">
+        <w:t>. E</w:t>
       </w:r>
       <w:r w:rsidRPr="00117F67">
-        <w:t xml:space="preserve"> Estos durante el envío deberán ser adjuntados en formato de archivo TIFF, PNG, PDF, JPEG o JPG, con una resolución de 300 dpi. Además, el (los) archivo (s) debe ser guardado (s) con el nombre consecutivo (si lo amerita) de:  "mat.compl1", "mat.compl2", "mat.compl3", etc.</w:t>
+        <w:t>l (los) archivo (s) debe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>(n)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117F67">
+        <w:t xml:space="preserve"> ser guardado (s) con el nombre consecutivo (si lo amerita) de: "mat.compl1", "mat.compl2", "mat.compl3", etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3936CED7" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A9E10E" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="0079709E">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Se incluye la o las conclusiones con las principales aportaciones del trabajo. Mismos que serán emanados de los resultados, de igual manera se podrá mencionar recomendaciones para futuros trabajos o bien posible la aplicación de los resultados para la resolución de problemas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2B8C7C" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Contribución de los autores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B945F1" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="27B945F1" w14:textId="65091832" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="005D642C">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Con el objetivo de fomentar el trabajo equitativo, para artículos de investigación con varios autores, se debe proporcionar un breve párrafo que especifique sus aportaciones individuales, Esta sección deberá coincidir con el mismo número de autores. Se deben utilizar los siguientes puntos:</w:t>
       </w:r>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve"> “Conceptualización del trabajo, autor 1, autor 2.; desarrollo de la metodología, autor 1, autor 2.; manejo de software, autor 1, autor 2.; validación experimental, autor 1, autor 2.; análisis de resultados, autor 1, autor 2.; Manejo de datos, autor 1, autor 2.; escritura y preparación del manuscrito, autor 1, autor 2.; redacción, revisión y edición, autor 1, autor 2.; administrador de proyectos, autor 1, autor 2.; adquisición de fondos, autor 1, autor 2</w:t>
       </w:r>
       <w:r w:rsidRPr="008627F5">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>. Agregue:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> “Todos los autores de este manuscrito han leído y aceptado la versión publicada del mismo.” Para nombrar a los participantes, deberán usarse siglas de su nombre. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67393">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agregue: “Todos los autores de este manuscrito han leído y aceptado la versión publicada del mismo.” Para nombrar a los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67393">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">participantes, deberán usarse </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4B7C" w:rsidRPr="00D67393">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67393">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siglas de </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D" w:rsidRPr="00D67393">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>sus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67393">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D" w:rsidRPr="00D67393">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>nombres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67393">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008627F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>La autoría debe limitarse a aquellos que hayan contribuido sustancialmente al trabajo informado.</w:t>
+        <w:t xml:space="preserve">La autoría debe limitarse a </w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>quienes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hayan contribuido </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>de manera sustancial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BD00AD" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Financiamiento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CFA352" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="32CFA352" w14:textId="2DE1EF3A" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008627F5">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Si el manuscrito producto de algún proyecto de investigación fue solventado (o no) con fondos debe agregar:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">financiada por NOMBRE DEL FINANCIADOR, número de convenio XXX" o "Esta investigación fue financiada con fondos propios". </w:t>
+        <w:t>Si el manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4B7C">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>, producto de algún proyecto de investigación, fue financiado</w:t>
       </w:r>
       <w:r w:rsidRPr="008627F5">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Verifique cuidadosamente que los detalles proporcionados sean precisos y no omita cualquier detalle relevante.</w:t>
+        <w:t xml:space="preserve"> (o no) con fondos</w:t>
+      </w:r>
+      <w:r w:rsidR="009B031D">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe agregar:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve"> "Esta investigación no recibió financiamiento externo" o "Esta investigación fue financiada por NOMBRE DEL FINANCIADOR, número de convenio XXX" o "Esta investigación fue financiada con fondos propios". </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verifique cuidadosamente que los detalles proporcionados sean precisos y no omita </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>ningún</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detalle relevante.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B95CA6" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Declaraciones éticas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D1BD56" w14:textId="38203C1C" w:rsidR="0079709E" w:rsidRPr="008627F5" w:rsidRDefault="009E3CE0" w:rsidP="006A4EC0">
+    <w:p w14:paraId="15D1BD56" w14:textId="73C348FA" w:rsidR="0079709E" w:rsidRPr="008627F5" w:rsidRDefault="009E3CE0" w:rsidP="006A4EC0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008627F5">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Las publicaciones presentadas deben surgir de investigaciones responsables y éticas y cumplir con los códigos de investigación y la legislación pertinente. Por favor agregar la Declaración de la Junta de Revisión Institucional y el número de aprobación, si es relevante para su estudio. Puede optar por excluir esta declaración si el estudio no requiere aprobación ética. Tenga en cuenta que la Revista Bio Ciencias podrá solicitarle más información.</w:t>
+        <w:t xml:space="preserve">Las publicaciones presentadas deben surgir de investigaciones responsables y éticas y cumplir con los códigos de investigación y la legislación </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>aplicables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>. Por favor</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>agregue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Declaración de la Junta de Revisión Institucional y el número de aprobación, si es relevante para su estudio. Puede optar por excluir esta declaración si el estudio no requiere aprobación ética. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1789">
+        <w:t xml:space="preserve">Tenga en cuenta que la Revista Bio Ciencias podrá solicitarle </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579" w:rsidRPr="00CD1789">
+        <w:t>información adicional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1789">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A593E39" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Declaración de consentimiento informado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB4CA1A" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="0079709E">
+    <w:p w14:paraId="3CB4CA1A" w14:textId="09C8B257" w:rsidR="009E3CE0" w:rsidRDefault="009E3CE0" w:rsidP="0079709E">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008627F5">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si la investigación realizada empleó humanos deberá agregar: </w:t>
+        <w:t xml:space="preserve">Si la investigación realizada </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>incluyó participantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> humanos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberá agregar: </w:t>
       </w:r>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve">"Se obtuvo el consentimiento informado de todos los sujetos involucrados en el estudio". O "Se renunció al consentimiento del paciente debido a una RAZÓN (proporcione una justificación detallada)". </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736E6415" w14:textId="02D0EEE7" w:rsidR="00AC4B7C" w:rsidRDefault="00AC4B7C" w:rsidP="0079709E">
+      <w:pPr>
+        <w:pStyle w:val="CuerpotextoRBIO"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B5EA40" w14:textId="05676124" w:rsidR="00AC4B7C" w:rsidRDefault="00AC4B7C" w:rsidP="00AC4B7C">
+      <w:pPr>
+        <w:pStyle w:val="CuerpotextoRBIO"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC4B7C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Declaración del uso de inteligencia artificial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4F2034" w14:textId="77777777" w:rsidR="00AC4B7C" w:rsidRDefault="00AC4B7C" w:rsidP="00AC4B7C">
+      <w:pPr>
+        <w:pStyle w:val="CuerpotextoRBIO"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2469D5EF" w14:textId="1F984A56" w:rsidR="00AC4B7C" w:rsidRPr="008432FC" w:rsidRDefault="00AC4B7C" w:rsidP="0079709E">
+      <w:pPr>
+        <w:pStyle w:val="CuerpotextoRBIO"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC4B7C">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si durante la preparación del manuscrito se utilizaron herramientas de inteligencia artificial (IA), los autores </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C875F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>deberán declarar el nombre de la herramienta utilizada, la versión o modelo correspondiente y el propósito de su uso.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC4B7C">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asimismo, los autores deberán indicar que revisaron y verificaron el contenido generado y </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1789">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>asumen plena responsabilidad por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC4B7C">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la información presentada en el manuscrito. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C875F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Las herramientas de IA no cumplen los criterios de autoría y, por lo tanto, no deben figurar como autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBA2687" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Agradecimientos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4664F623" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008627F5" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="4664F623" w14:textId="74F8ECCB" w:rsidR="009E3CE0" w:rsidRPr="008627F5" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008627F5">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>En esta sección, puede agradecer cualquier apoyo brindado (ya sea institucional o personal) que no aplique a secciones de contribución o financiamiento de la investigación. Puede incluir apoyo administrativo y técnico, o donaciones (por ejemplo, materiales utilizados para experimentos).</w:t>
+        <w:t xml:space="preserve">En esta sección, puede agradecer cualquier apoyo brindado (ya sea institucional o personal) que no </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>aplique a secciones de contribución o financiamiento de la investigación. Puede incluir apoyo administrativo y técnico, o donaciones (por ejemplo, materiales utilizados para experimentos).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A43888A" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Conflicto de interés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD9D837" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="7BD9D837" w14:textId="763EE861" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008627F5">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si no existe conflicto de interés agregar: </w:t>
+        <w:t>Si no existe conflicto de interés</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agregar: </w:t>
       </w:r>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve">“Los autores declaran no tener conflicto de interés”. </w:t>
       </w:r>
       <w:r w:rsidRPr="008627F5">
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Si por algún motivo existiesen los autores deben identificar y declarar cualquier circunstancia o interés personal que pueda percibirse como una influencia inapropiada en la representación o interpretación de los resultados de investigación.</w:t>
+        <w:t>Si por algún motivo existiesen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los autores deben identificar y declarar cualquier circunstancia o interés personal que pueda percibirse como una influencia inapropiada en la representación o interpretación de los resultados de </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008627F5">
+        <w:rPr>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>investigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B2AD1D" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="00262A6D" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="TtuloseccinRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00262A6D">
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A80321" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="798D01C5" w14:textId="0D005D0F" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="005D642C">
-        <w:t xml:space="preserve">El listado de referencias detalla información de todos los artículos y documentos citados a lo largo del texto (sólo aquellas que el autor utilizó de forma explícita en su manuscrito). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="798D01C5" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+        <w:t xml:space="preserve">El listado de referencias detalla </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>la información de todos los artículos y documentos citados a lo largo del texto (sólo aquellos que el autor utilizó explícitamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D642C">
+        <w:t xml:space="preserve"> en su manuscrito). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D642C">
+        <w:lastRenderedPageBreak/>
+        <w:t>La Revista Bio Ciencias maneja como estilo de cita las Normas APA (American Psychological Association 7ma. edición). Por lo tanto, previo al envío del manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D642C">
+        <w:t xml:space="preserve"> las referencias empleadas deberán estar </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D642C">
+        <w:t xml:space="preserve"> este formato. Para un </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t>manejo y control adecuados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D642C">
+        <w:t xml:space="preserve"> de ellas, recomendamos emplear programas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15579">
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D642C">
+        <w:t xml:space="preserve">tipo gestor de referencias (reference manager). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3189DB47" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
-      <w:r w:rsidRPr="005D642C">
-[...8 lines deleted...]
-    <w:p w14:paraId="10ADFE40" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    </w:p>
+    <w:p w14:paraId="10ADFE40" w14:textId="25770FB9" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="005D642C">
         <w:t>●</w:t>
       </w:r>
       <w:r w:rsidRPr="005D642C">
         <w:tab/>
-        <w:t xml:space="preserve">Toda referencia deberá contener: apellido del autor, letra(s) inicial(es) de su nombre, fecha de publicación, título de la obra y fuente. Importante adicionar DOI para aquellos artículos que lo tengan y si no cuentan con uno en su lugar se deja URL. </w:t>
+        <w:t xml:space="preserve">Toda referencia deberá contener: apellido del autor, letra(s) inicial(es) de su nombre, fecha de publicación, título de la obra y fuente. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3">
+        <w:t xml:space="preserve">Es importante adicionar el DOI a aquellos artículos que lo tengan y, si no cuentan con uno, en su lugar se deja la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D642C">
+        <w:t xml:space="preserve">URL. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFF8D5A" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDEA710" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="005D642C">
         <w:t>●</w:t>
       </w:r>
       <w:r w:rsidRPr="005D642C">
         <w:tab/>
         <w:t>Las referencias deben ir en orden alfabético, se espera que todos los autores citados sean referenciados y que todas las fuentes referenciadas sean citadas en el texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBBE3E9" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="622325FA" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="005D642C">
-        <w:lastRenderedPageBreak/>
         <w:t>¿Cómo citar?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7974DAD5" w14:textId="3D86B7EC" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="005D642C">
         <w:t>Las citas que se incluyen a lo largo del texto pueden ser de forma narrativa (contienen como parte de la oración al autor) o de forma parentética (</w:t>
       </w:r>
       <w:r w:rsidR="00B909FF" w:rsidRPr="005D642C">
         <w:t xml:space="preserve">si es el </w:t>
       </w:r>
       <w:r w:rsidR="00E529BE" w:rsidRPr="005D642C">
         <w:t>caso, el</w:t>
       </w:r>
       <w:r w:rsidRPr="005D642C">
         <w:t xml:space="preserve"> autor (es) y la fecha </w:t>
       </w:r>
       <w:r w:rsidR="00B909FF" w:rsidRPr="005D642C">
         <w:t xml:space="preserve">deberán estar </w:t>
       </w:r>
       <w:r w:rsidRPr="005D642C">
         <w:t xml:space="preserve">entre paréntesis separados por una coma), se plasman empezando con el primer apellido del autor seguido el año de publicación del artículo o documento. A continuación, se enlistan algunos ejemplos comunes como referencia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FC169E" w14:textId="340AF464" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="12FC169E" w14:textId="4EAAF33C" w:rsidR="009E3CE0" w:rsidRPr="005D642C" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="INSTRUCCIONESRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="005D642C">
-        <w:t>A continuación, se presentan ejemplos de cómo deberán ser referenciados los distintos materiales bibliográficos que pueden ser utilizados en su manuscrito.</w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="009D06F3" w:rsidRPr="005D642C">
+        <w:t>continuación,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1789">
+        <w:t xml:space="preserve"> se presentan ejemplos de cómo deberán referenciarse los distintos materiales bibliográficos que pueden utilizarse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D642C">
+        <w:t xml:space="preserve"> en su manuscrito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFC5AFA" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B3B0FC5" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="4B3B0FC5" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="003D3AED" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008432FC">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>Artículo de revista:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D8E896" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
-      <w:r w:rsidRPr="00117F67">
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Castilhos, D., Bergamo, G. C., Gramacho, K. P., &amp; Gonçalves, L. S. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Castilhos, D., Bergamo, G. C., Gramacho, K. P., &amp; Gonçalves, L. S. (2019). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B376B">
+        <w:t xml:space="preserve">Bee colony losses in Brazil: a 5-year online survey. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B15579">
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Apidologie, 50, 263-279. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="008432FC">
           <w:t>https://doi.org/10.1007/s13592-019-00642-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235F8B2D" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Artículo de revista con número de artículo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236AF82B" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
-      <w:r w:rsidRPr="008432FC">
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dos Santos, C. F., Otesbelgue, A., &amp; Blochtein, B. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The dilemma of agricultural pollination in Brazil: Beekeeping growth and insecticide use. </w:t>
       </w:r>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve">PLoS One, 13(7), Article e0200286. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="008432FC">
           <w:t>https://doi.org/10.1371/journal.pone.0200286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59BF53A6" w14:textId="1E02740E" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
@@ -2765,50 +3569,51 @@
       <w:r w:rsidRPr="008432FC">
         <w:t>Artículo de periódico en línea:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FA421E" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Cruz Martínez, A. (2021, September 22). Birmex recibe nuevo cargamento con 585 mil vacunas de Pfizer. La Jornada. https://www.jornada.com.mx/notas/2021/09/22/politica/birmex-recibe-nuevo-cargamento-con-585-mil-vacunas-de-pfizer/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C7792D" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Libro impreso:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64808BFC" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
+        <w:lastRenderedPageBreak/>
         <w:t>Morales Montor, J., Ponce Regalado, M. D., &amp; Becerril Villanueva, L. E. (2018). Nuevos enfoques en el estudio de las Interacciones Neuroinmunoendocrinológicas. Ed. Pandora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32873E2E" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Capítulo de libro:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09693950" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve">Nava-Castro, K.E., &amp; Morales-Montor, J. (2018). Medicina ambiental, respuesta inmunitaria y enfermedades parasitarias: un enfoque en los disruptores endocrinos. In Morales Montor, J., Ponce Regalado, M. D., &amp; Becerril Villanueva, L. E. Nuevos enfoques en el estudio de las Interacciones Neuroinmunoendocrinológicas. (pp. 185-207). Ed. Pandora.  </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="008432FC">
           <w:t>http://repositorio.cualtos.udg.mx:8080/jspui/handle/123456789/810</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve"> </w:t>
@@ -2832,51 +3637,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Botkin, D. B. (1993). Forest dynamics: an ecological model. Oxford University Press on Demand. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:anchor="v=onepage&amp;q=ecological%20model&amp;f=false" w:history="1">
         <w:r w:rsidRPr="008432FC">
           <w:t>https://books.google.es/books?hl=es&amp;lr=&amp;id=8aZM4fWNOJQC&amp;oi=fnd&amp;pg=PR13&amp;dq=ecological+model&amp;ots=tIVTXysuLf&amp;sig=XZiszdYwYGmfssqpOO2V2ucM69g#v=onepage&amp;q=ecological%20model&amp;f=false</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7049BBF0" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Audiolibro:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BBCF76" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
-        <w:lastRenderedPageBreak/>
         <w:t>Rowling, J. K. (2018). Harry Potter y la piedra filosofal (G. Monsalve, narr.) [audiolibro]. Ivoox. (Original publicado en 1997). https://bit.ly/2NyZ04G</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B12C3A6" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Tesis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E892B7" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Saldivar, R. M. (2007). Variabilidad hidrodinámica en los canales del sistema lagunar Magdalena-Almejas [Tesis de Maestría, Instituto Politécnico Nacional, Centro Interdisciplinario en Ciencias Marinas]. http://tesis.bnct.ipn.mx/dspace/handle/123456789/3043 .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A516765" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Películas:</w:t>
@@ -3011,87 +3815,121 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kan, J., Padilla Benavides, T. (2020). The nuclear Zn transporter ZIP11 is necessary for the proliferation of HeLa cells. </w:t>
       </w:r>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve">(presentación en cartel). Revista Bio Ciencias 7: (Suppl) Memorias de Congreso. LXIII Congreso Nacional de la Sociedad Mexicana de Ciencias Fisiológicas, A. C. e1097. </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="008432FC">
           <w:t>http://doi.org/10.15741/revbio.07Suppl.e1097</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438DF4D6" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Tweet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F693EE" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="37F693EE" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="003D3AED" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Servicio Sismológico Nacional. [@SSNMexico]. (2020, June 22). SISMO Magnitud 4.4 Loc 33 km al suroeste de S Pedro Pochutla, Oax 23/06/20 22:44:37 Lat 15.47 Lon -96.59 Pf 10 km [tweet]. Twitter. </w:t>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008432FC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Servicio Sismológico Nacional. [@SSNMexico]. (2020, June 22). SISMO Magnitud 4.4 Loc 33 km al suroeste de S Pedro Pochutla, Oax 23/06/20 22:44:37 Lat 15.47 Lon -96.59 Pf 10 km [tweet]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Twitter. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="008432FC">
+        <w:r w:rsidRPr="003D3AED">
+          <w:rPr>
+            <w:lang w:val="pt-PT"/>
+          </w:rPr>
           <w:t>https://twitter.com/SSNMexico/status/1275640323558060032/photo/1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008432FC">
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0995D14E" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="0995D14E" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="003D3AED" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008432FC">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>Página o perfil:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538B4785" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="538B4785" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="003D3AED" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008432FC">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t xml:space="preserve">Centro Meteorológico del Pacífico. [página de Facebook]. (2020, June 22). Se Retira Alerta de Tsunami. Facebook. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="008432FC">
+        <w:r w:rsidRPr="003D3AED">
+          <w:rPr>
+            <w:lang w:val="pt-PT"/>
+          </w:rPr>
           <w:t>https://www.facebook.com/cmptiempo/?ref=page_internal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008432FC">
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21439D46" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Aplicación móvil:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F545BF" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve">Instituto Nacional de Estadística y Geografía. (2019). México en cifras (Versión 3.0.9) [Aplicación móvil]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="008432FC">
           <w:t>https://play.google.com/store/apps/details?id=mx.org.inegi.MexicoCifras&amp;hl=es_MX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve"> </w:t>
@@ -3121,51 +3959,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30861D2B" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="001B376B" w:rsidRDefault="009E3CE0" w:rsidP="008432FC">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Norma técnica:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2419D968" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="00262A6D">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">International Organization for Standardization. (2018). Online consumer reviews — Principles and requirements for their collection, moderation and publication (ISO Estándar No. 20488:2018). </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="008432FC">
           <w:t>https://www.iso.org/standard/68193.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB63C02" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t>Episodio de podcast:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0028C84F" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve">Aristegui C (presentadora). (2020, June 22). La pandemia, una invitación para pensar en lo que hemos hecho mal como sociedad [episodio de podcast]. CNN en español. </w:t>
@@ -3185,79 +4022,112 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Canción:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1DC364" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="001B376B" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B376B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Frank Sinatra (1947). I Love You Baby [canción]. This Is the Night.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DD9C75" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="49DD9C75" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="003D3AED" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008432FC">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>Video de YouTube:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C81922" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="55C81922" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="003D3AED" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">FAB LAB ULL. (2019, March 24). La célula; unidad de vida [video]. YouTube. </w:t>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FAB LAB ULL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432FC">
+        <w:t xml:space="preserve">(2019, March 24). La célula; unidad de vida [video]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">YouTube. </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="008432FC">
+        <w:r w:rsidRPr="003D3AED">
+          <w:rPr>
+            <w:lang w:val="pt-PT"/>
+          </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ljN3AG5APac</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008432FC">
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78790504" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
+    <w:p w14:paraId="78790504" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="003D3AED" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="CuerpotextoRBIO"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008432FC">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3AED">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>Obras de arte:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C25839" w14:textId="77777777" w:rsidR="009E3CE0" w:rsidRPr="008432FC" w:rsidRDefault="009E3CE0" w:rsidP="009E3CE0">
       <w:pPr>
         <w:pStyle w:val="ReferenciaRBIO"/>
       </w:pPr>
       <w:r w:rsidRPr="00117F67">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Giacometti, A. (1961). Caroline sur fond blanc [pintura]. </w:t>
       </w:r>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve">Museo Botero, Bogotá, Colombia. </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="008432FC">
           <w:t>https://bit.ly/325NVx8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008432FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -3400,58 +4270,58 @@
   <w15:commentEx w15:paraId="2BAC114E" w15:done="0"/>
   <w15:commentEx w15:paraId="76F143DF" w15:done="0"/>
   <w15:commentEx w15:paraId="0F46C7D3" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="0272B6EC" w16cex:dateUtc="2025-12-10T20:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="71891CC3" w16cex:dateUtc="2025-12-10T20:31:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="681B9291" w16cex:dateUtc="2025-12-10T20:51:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="2BAC114E" w16cid:durableId="0272B6EC"/>
   <w16cid:commentId w16cid:paraId="76F143DF" w16cid:durableId="71891CC3"/>
   <w16cid:commentId w16cid:paraId="0F46C7D3" w16cid:durableId="681B9291"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11302E15" w14:textId="77777777" w:rsidR="00BA6F44" w:rsidRPr="00855A04" w:rsidRDefault="00BA6F44" w:rsidP="00262A6D">
+    <w:p w14:paraId="5CB60670" w14:textId="77777777" w:rsidR="00FD6CCA" w:rsidRPr="00855A04" w:rsidRDefault="00FD6CCA" w:rsidP="00262A6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DAD46A7" w14:textId="77777777" w:rsidR="00BA6F44" w:rsidRPr="00855A04" w:rsidRDefault="00BA6F44" w:rsidP="00262A6D">
+    <w:p w14:paraId="04940256" w14:textId="77777777" w:rsidR="00FD6CCA" w:rsidRPr="00855A04" w:rsidRDefault="00FD6CCA" w:rsidP="00262A6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -3479,58 +4349,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49EAA374" w14:textId="77777777" w:rsidR="00BA6F44" w:rsidRPr="00855A04" w:rsidRDefault="00BA6F44" w:rsidP="00262A6D">
+    <w:p w14:paraId="3D52FD5D" w14:textId="77777777" w:rsidR="00FD6CCA" w:rsidRPr="00855A04" w:rsidRDefault="00FD6CCA" w:rsidP="00262A6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5407C744" w14:textId="77777777" w:rsidR="00BA6F44" w:rsidRPr="00855A04" w:rsidRDefault="00BA6F44" w:rsidP="00262A6D">
+    <w:p w14:paraId="18DE95DF" w14:textId="77777777" w:rsidR="00FD6CCA" w:rsidRPr="00855A04" w:rsidRDefault="00FD6CCA" w:rsidP="00262A6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="483D3834" w14:textId="77777777" w:rsidR="006638A2" w:rsidRPr="00262A6D" w:rsidRDefault="006638A2" w:rsidP="00262A6D">
     <w:r w:rsidRPr="00F40BA5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BFD3A28" wp14:editId="7CACF3E2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-333586</wp:posOffset>
@@ -3817,51 +4687,51 @@
                           <a:ext cx="688043" cy="831312"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="3BFD3A28" id="Grupo 133" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-26.25pt;width:493.25pt;height:65.45pt;z-index:251659264;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-309,62" coordsize="62642,8313" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEAdlr6k28FAABHFgAADgAAAGRycy9lMm9Eb2MueG1s7Fhd&#10;b9s2FH0fsP9A6L2xJUuyJMQpsqQJCmRtsHboM01RllCJ5Eg6dvrrd/khyU7cNcmWbB36EIcUKere&#10;w3sP7+Hx623XohsqVcPZIgiPpgGijPCyYatF8PvHi1dZgJTGrMQtZ3QR3FIVvD75+afjjShoxGve&#10;llQiWISpYiMWQa21KCYTRWraYXXEBWUwWHHZYQ1duZqUEm9g9a6dRNNpOtlwWQrJCVUKnp67weDE&#10;rl9VlOj3VaWoRu0iANu0/ZX2d2l+JyfHuFhJLOqGeDPwE6zocMPgo8NS51hjtJbNvaW6hkiueKWP&#10;CO8mvKoaQq0P4E04vePNpeRrYX1ZFZuVGGACaO/g9ORlybubSyk+iGsJSGzECrCwPePLtpKd+Q9W&#10;oq2F7HaAjG41IvAwjdI4SqMAERjLZuEsjBympAbgzWuvZtM8nwcIxtMo84iT+s1fLzDpPz/ZM2ro&#10;OGPB+muJmhIibxYHiOEOQuxSrgVH5oF36RE+xnmSx6k1Norn+XzmnOm9Teaz+SzMnbdJmue5/Qgu&#10;Bm8hxkaQRi+/8uLjvUzuepk8wcs9IwffkmmWRrC+2clH+Xb4xcf7Brjv72B63zeXYxCiV5x8VrDB&#10;Nj7GHd4LYrTc/MpLCAm81tym50NCOtnzZ5pNh5j1Ee3gi4bHfShn6RyC0MJnd+WrCADVqTGb1d/L&#10;5g81FtSShCp28wFSzqF51TCKbFZuhJ1yxq6lwZFsmccRMX5WY7aidrGPtwIwCw34gO7OK6ajgCoe&#10;iGuPUB9hIz4WugEeXAip9CXlHTKNRdCCxXa78M2V0saMcYoxnPGLpm3hOS5ahjaLIEpi2CXTV7xt&#10;SjNqO3K1PGslusHA/tEsvHAWwWp708xHz7Gq3Tw75NIe6JeV9jM1xeUb39a4aV0bFmqZB8ngYoJP&#10;FUte3lo6teDBTrvHL7DlcNbubLnlrr39e/4tn9vAx8Xzb3k6S/7LOz4eWzuM5Jq7SQpHyT7l5S9D&#10;eUmYh/3Z1e/VA3nvEO35U8Od7kNejxj0qfH8ORADOe/kwA/a+//TXhzubfkP2vsXD7ox5U+ORUMK&#10;+POqBVr36pxvqzt4S68lDfwi3YPW6LD8vBavQGAJrJtl0zb61opFqBCMUezmuiGGkkxnh41jkDGO&#10;O5oOr2h0JNjK0HE/zb0EpUhDbPU5VE2nSoDQ7Eum/ekT09374rJtRF+hmLb3DUTpHVF3AB4nGM85&#10;WXeUaaeAJW3BTc5U3QgVIFnQbklBEsm3JWQGAfWtoZwTsmHalTVKS6pJbSqkCiql38B2V2MNA9bo&#10;0U7jgqtvelU2iMI4y/J5CPwPoiGaQ9sfD8OhkmVp7I+HKExyV0wPR8RY1/nST4IxtpA7WPpZu5wl&#10;tgmGeQVgZetLFVrxrA+UszUuJUclRRo8BtUJQ4Clr7o+mFpZb3/hIINtOd0X0Ab6O1IkjrNpnDtp&#10;AQJk6mV0j2MYJWkWeeUJmnvmgH4qkAdq6KGgGqrrw+Wt3i633kVX6SLJIfbBciXIRQO19BVW+hpL&#10;uEeBh3A3pN/DT9VyKNS5bwWo5vLLoedmPmQCjAZoA/cyi0D9scaGAtq3DKRSHsbmjNe2EydzKOmR&#10;3B1Z7o6wdXfGofiHRADrbNPM123frCTvPsEV0qn5KgxhRuDbi0D3zTPtbovgCorQ01M7yTHLFagn&#10;4KPQhqvREB+3n7AUPpBNPLzjvTjDxZ14dnNNHDB+Cuq0amwOjvrByworH75vVh0uZq4dmSOrEQyn&#10;GO79/kjVXHYdIFVJPJGCunwqwX5TWB+8TOs5Is2AQoCa9q/i/iGKcKHqdXfPDGYTD9Ix3FZa1e5v&#10;Vs116G7fBvd4/3vyJwAAAP//AwBQSwMECgAAAAAAAAAhANIWKsOBRQAAgUUAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAADBAAAARwgGAAAAvqsjWQAAAb9QTFRF////&#10;8/Pz8fHx5ubm4uLi2tnZ19rX19nX19nW1tjW1tjV1djV1dfU1NfU1NTU09fT09bS0tbS0tbR0tXR&#10;0dXR0dXQ0dTQ0NTQ0NTP0NPPz9LOztLOztLNzdHNzdDNzc3NzM/MzM/Ly87Ly87Kys7Kys3Jyc3J&#10;yc3IyM3Ix8vGxsvGxsvFxsrFxcrExcnExcXFxMnExMjDw8jDw8jCwsfCwsbCwsbBwcXBwcXAwcDA&#10;wMTAwMS/v8O+vsK9vcK8vMG7u8G6u8C6ur+5ub+4ub64uL63t722t7y2t7q2try2tru2tru1trq1&#10;trm2tra2tbq0tLmztLOzs7iyrrKuq7Crqq6pqKunqKiop6mmp6amo6Gin6KfnqKdnKGcmp2ampya&#10;mpiYmJiYlpSVk5aTkZCRjpCOjo+OjouMjI+MioqKiYuIiIWGh4mGhomGhIeDg4aDgoCBgX5/gH1+&#10;e316e3t7c3Jzc3BxcW9va2traGloZWJjW1xbW1tbTk9OS0tLSkVGSUpJP0A/PD07PDs7Ozc4Ojo6&#10;MzMzMjMyMjIyMTIxMS4vLCcoKCgoJyMkIyMjICAgFhYWExMTEhMSEhESAAAAgiHCPQAAAAZiS0dE&#10;AP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAIABJREFUeJztvXl8nFd96P09zzL7jKSR&#10;PbIsKZY3Wd7iLY6d1QlJaJyGhNIFuAH6vm2htNCWAr1cuC19308hvb2UW+5Labil0IWkK9ACTQwJ&#10;IXZ2J/ES2/Eax7JkaxlLI2lmpFme5bx/PItmRjNanPR9e9v+Ph9bM/Occ56z/M5vP78jpJT8B/z7&#10;g3w+D4Bt20xNTQFgmibFQgELG8uwKJklbNumXChjGgaGMDBKBlbJoiwNTNPAKlqYhokhDMyyhVk0&#10;MEwTyzAo2WVMy8IumpQtk2KhCECxVMSyLaySAcB0yfk9l88BYBgGwrCYMkpYloksWxRNA9swKZRL&#10;fhnLspiensayLKTt4HFmPDPv2FOpFCMjI/537a2Y0H9rkM/nsW0bYBaCmNLCMMuYJQsTE7NoYhoG&#10;ZcqYZdNHkPJ0GWnbmIZJiTJmwcQ2LYpGCdMwsaSJUTCwLQvDtigWitiWSdk0fQSZLhfBpVF1EcQw&#10;KRSLSCmRpkWhXEIaJiXLBLgqBPm3CMmWpP85M57BNEzOnT2LhU1vTy9isZygFkFM05nwYqFA2TAw&#10;pYFVtinbJeyyxDQMSrKEWbCwLYuCVcQqWhilMqawMMoGtmlj2A6VMQ2TslXCLtmUjLLbdmME8ZDD&#10;Mi1k2WDKcClF2aBUKmFLG0ybQrlURT0ATMsEe2Zy/j1CsiXpIIACAoGqqgBEIhEAVFVF13UAwoEg&#10;aAqKUAhpOlJV0AO6BERlHa88IOOxuACnRCQQkgBqUBcAqqIS0DQUVZOACEWDADIgdKGENCkEQtd0&#10;VE1DEQp6wGk3GAiCAE1XESiEgkGEIlBUBU3TAaQe0AQOCRFeZ6ZyU/I9P/te/3uyJTkxlhlr0QCy&#10;2Szbt2+vRhDDQe5/B8hhMzNR/qRVUA+JgtBUh2m6Cy1VVRUaAqE7v9ciiAioqG6dqB5E6iqKUFA1&#10;1X9HPBaXCBeBAiEA1KCOqqgyoGkCQHHbcBGEoBpEBBRUVUVVlNkIEgyiaAqqUNGkihbSpFCEUHUN&#10;VVHRA28J86+knKJhqepnlQgpmbtePcrs1fGeLeS9VWVUXaO1tRVVVUmn0+BKQkJKmchms/GmpqaB&#10;BTQOVCCIgtRUZ8dFIhFnd9dQDkXXZEjThUs1AB8ppK7r/rvisbhHLZwOB52yFdSCUDjkTIQiCQgd&#10;JaQhBOiaW7YGIXRFR9EVHykAQsGgOyHOd5dyoAc0VNVBUOmwR79vHres/b0OLHahaxe1ts583xfy&#10;nkbvWkj5+dpazN/F9HcxUO89jd4NgFE2edd97wIoSSlD2ube9VnDNA95hf/+O3+HUBSpKqoIBHVU&#10;VSUQCEhVUYXiskpFUQBQFcWhVorqv0h1nkkhFBAghHDKCJcrCr+owPnsdNRDNHedPDlWIr1HSFsK&#10;BxWlsKUEJJZtgURKKYWUUtq2FN482LZEStuRmZGeGOeVdduW/kuldOoKIRqJifMhhqgpOxei16NW&#10;tQtX+756C1sPAWA2Qix0DPXq1kOqRn2t1+fFwpxI3KD9emOs20YFN9QAtBNnTgOs8V6ebE16CyQV&#10;oTh/XWRfROeEcKvUIr9QFCm8us5vs9qRUoLifUB4OggK0paO9CIsC0C60oSzGUAgbPx9ZtkSFGzL&#10;qpog27YRQkj3r7CxPeRHuruu3kao2MDUPGtEZRshVeXn2g1SW64WGs1/o82zkA3Q6NmbQfC5+l8J&#10;9cYyJxIvoP5C+gGgAoq3JeQ3//KvhBbSqhZaURQJoKgqQoDqUnxVdf8qLmdQlZk6LgdQhIIQAiGU&#10;mREJ4fxf8Y5ZjJJK8WMGOf3B2j4OVYssTi2huETdrSYA6W9Af+/5BB/pILxfR0rpcCj3d1nxt2pm&#10;Z/+2EIo31wZZaBuV5RpxoMpn1HyXgDDKJqZpYFs20pYUSyVCwSDFUolYIoa0bcKR8AK7szgYujSM&#10;bdocffUoVskQZ994HXCMGcKyHXNohUEDYPXq1djS5rbb9yCkghQ2GzZvqBxv7TgXBPl8XvM2gUh1&#10;pXzkdpHFwxR/pX2EcB/OIAg+9a1Aqrca5hINHKSvX3a+SaqHSAuCwnQB27K5cmUUgImJCayCgYFr&#10;MZtyFrDSstW6xNGnVnR3o2gKbW2pRv2qBwsWbU4ePyls2+YH+36IUTY4feq0Z+Ro+I5t27chELzz&#10;vvsRAYWt27fM052rg/SVEaSEl196GSklhw8fnrdOOBBEaCqlqRIioMxVdLHrqPvCkWVaKIpSTXUb&#10;NFpN2WuwTxEIBNlcFtuWZMcmKUuDyYlJx2xZLmGUDcemLk1My0KWbUpWCWxBsVAkFA5RLBTpuKYD&#10;JLJrZZfTKdtm3bpet591u1SNJD5ncf4qHodx9Q2HUwlsV2+oHIv0uEaNkFNJ/V8/dx7Lsvinb//T&#10;ghdz27VbEJrqI1qyJenJqIvlJPXA761l21iWJfO5vJBSLsjKV5guoEkYuZImoGkMXRoGoGVJi8/1&#10;r8a6NJVzfC0Hn32Rsmny6rGjUpYtMTAwgGmZbLt2C2gKAkFnV6djJHHhYl+fsKWUp0+dBhB//Cdf&#10;cXwfSDZsWI+qavKB9z2AFlDF0tTShSr+JFuSZMYz2Latae4XaUtbKIriDVaAIwYBaKoqEUKoitNR&#10;RVERQqAowv3rbx5fDDr04mEsabF//34AXnzhRUzLJDNWdzGqkDfZkgQFbth9A6qmipuNm9GcyZfr&#10;etYJVSgSxRFdXInNkeVBiBkklUL44pR0/zrymPMq6X1HzmzoRn4TTy8ZTY9hSQvbtLncfxnLtpia&#10;mkIaJqmUQ9Vb4okq0+l4dtJvx/v85P4fA5AZcbjI9u070EIasaZYo3WbNU8ejKbHvI/iW3/3LfJT&#10;eY4fPw42wkP+PbftEZFIhA29GwiFQ1X1j584jmVaPProowC4eqKPnL/wS79AOOqIRhWca8EwXZjG&#10;lpKDL79MoVjgyOEjVbL+7u3XIVyL3uZNm6vGmsvnsExL1NvEU5N5iaaIUrmEooehETGcA6ampmbE&#10;ISl9k3WVOOOL0xUwwwGcv+VyGVs6UnlmbAyrZNHf30+xVGRy0uEAnt+hAVS1nxnPkGxJcvq0sxiT&#10;kw7iWJYpzp45CyDedtftaJrOqpUrXQeP8C1MfpuuYu1afaSH4IrTV6GgIJEoQvGRXxEOq7VdL5pn&#10;axpNjyGx+bOvfp1CsQDAkcNHqgZxz11vRwR0tm7dWvW7h2SAj2h9fX0AZDMToCmsWreGMOF6m2BO&#10;ruwUsLHd/o+Pj1MoFmYRm6gelL61AtAV1dH1AgrxuEN5u7u7nT5NZgGYnppC6BrDl4fBJTaxSBRV&#10;1wiFgvW6UgVG2VnzF/Y/z3SpyODgINPT02zbvg1FKOL+d9xHLBpl/ZYNRAIRNF2nqalJqroqVJy+&#10;lg0DRVP4yEc+AsAjjzziO0ifffpZkRnP8MX//kUAPvGfP0E4GpYV3HUhoGuaS7GMsomIChR1xpmj&#10;uZxAVVUpEEJRVIQiUFWH2quKhgCOHDmKUXbiQB76f75CdirP+fPnF9qJupAZz5AZz0hAVLZ1aeAy&#10;qqrSs66HWDzGyu5uFKFgC0cxEdL2y9ZsVp/Ye8q5lFbtxpeemdQD6W7ufD5PqVSiWCpSmHY2QWtr&#10;K+AgTzAYZP3mzSRiMa5Z001ICyIUBSUgSC1NebNN1zVdWCWDV44eBtPm8vAQAE/88AkA7nvXfURD&#10;jufV3RD1EF8ColgsIW1nY2YyDtKnR9JkxjPsvWcvuq7zyU99kmQiyYoVK4jFYnNSyKGhIUzT5MHf&#10;f5BcNse+x/aRGc/w0J88hLd//uvv/FcSLQlUZX5EK5ccnejHB/YzMTHB2JjDsXbfsFvGY3Hxrp/5&#10;aRKJBF1dXZXV6lLz5kQzpmkST8Rn6XTZySxCEaJUKhGOhhfEAbzxmKapzegEtlUp48+8yBEl6jY8&#10;PT2FZVuMj40zVZhClh1t3nLMl1XgUZlQKOR7V9tblyICOqqmAsjJyUkBkM85wV0X3rggoNpr7VGp&#10;R775CCFN52JfH0E1yG1vv51IOIymaxWijSvWuRxBdeyfQqq4ioIiHZHK5wS+5crbHNPTBaRt86Uv&#10;fqlqIQHuu/8+4rE4//nTv0VLIklXV9e85ryhoSFhmiZ/8Ad/wMTEBBcHBmRmPCOeffpZhCK49bZb&#10;JUmnjWA4hB7QGvoALJe7joyMMDExASAz4xkBSF3XRTwWJxGPk0gkiMVmbygviM59BoCmaSxva2cy&#10;HCXVliLRlCA7mfX1qMv9l8mOTcimHU1Cnyf07Pix40xnp8jlckhbsmPHDoLBIP/pvf9JJNta6Orq&#10;8n1OdaBKZGpvbwfgs7/zWX8Md/7EnZSmS+Kzn/2sTKfTPPLn30TRNT72679Bc1vznH3zwkOKhYKu&#10;efEe0rZxdIIZlukVVBXN5QCOLqC5OsFDf/ZVcrkc+x7d11Dx8tzUd73tDgLhEF3LO1Bc7rN91zbC&#10;WsQf9Csvv0KpXGLo8mXKpsnY2JgfxuGB957MIedv67IU8XicG267gVAw6JpGhWTGSCUrMNtH7hnj&#10;l1O2qlwFFCcLlCi7cyR9fUUgWN29kuamZsJ6GE2bUW4ff+qHTE5M+hGW73zXT/lIGI1GAdh7993k&#10;p6aIBENiulTkBz/4AWNjYzy9/2nhiSfvuP/eetTW7+P3v/vPTIxPMJ4Z97nmffffRzweF7/7O5+l&#10;bdkyEolEVb2//Zu/IZd1CMmrx49TLhT5vz/3e7S3t/uI9ju/+1kAbr/9NvJTU/z6r/+6F2bAo489&#10;SjgSFivWrpxXJHr2mefIZrNeXbm3d69obm7m1ltv9d81D8xaj8p6S1uWkA9M+eUK5RJhTcEUs4nw&#10;HKBpHqLblj2jAFTqBLV2GKBslLEsG6tkkMvl6racSqWIRCJsWNuDFgmxtncdiUSCZKqFiO4g/rLW&#10;dgIzwVZs3eqY5Lw2e9b2AHDi2DGmy0UigRDf/efvS9MwPUVJvvjCiyISiXg0Q/z8L36AlqYWAW4g&#10;lxBCVR0EVhUVCaiK61XwOIFQkK7071EmaTmU728efpjhsVFfvHvggQdobnaozG996lN1F/M3fvVj&#10;vj4DcGr3KXp7egF8pPzJe+/1v2ezWZ54whGHzp4569vn73z7nUTj0XrigQTE+MgVhsauVJk+47E4&#10;zU3NxFwOwAz3AEAoirAB27SwbIvpcpF8Lkc+Hq/iCACJ1ibUoErHspkxFotFDMNgPDNOSAvKYCwk&#10;KjaqnBiZEIZwRONsZoLLw0P09vYSDgS5fuf1tC1rwyMEFVDPiTgXSEDsue02AA6+8ALp0VH2PbZP&#10;ZsYz4tihoyTbltC7obfhRvWIf9kwdM2L85G2nLH0uKEPquIEcWm6xwEcUeNrf/oN0mOjdTlAsjWJ&#10;pmp88IMfpKmpife85z00NTVVUqSGsLanp+7v+/btI+tSr1deeUV4cjQgPAoVCoVkOBIW+dwUzYlm&#10;f6Jcy5CjE86oC1UOM/dDlT5g27ZvEZKm5cdLxRNxliZbF+ULsYzGlGnN6tWUDYOdO3cyNDTEpUuX&#10;sK445ftf7yOfz8uOzo5KRKPvjYsYZYOT586SnczS29srw5GwEAg2b9hIsjVZi2jiH7//j4ymR/lf&#10;D/0vX6TzxJTmpmZSrUv46Z/7WZLJpL+xb7nhFgCefcdzviLv6Qnnz51nanpKrOvtqeRWYiSTplBw&#10;dKbLw0Ok02l2XLeDZEtSbN26hfb29noi0IJ8H7XPvE0bicVgdNSvW3Yjm6VtMx8YdlnTNJdOmEXT&#10;sZsrvoe3SiYDsKWNbdmUTbMuB0i2OApYNBohtTRFsqUFTdPmkvsWBJs2bWKqMIWKwsc/8QkKRpG/&#10;+MZfMDaS5sx5x9uYHkkLgH3/9KhMOJRa3PfT99GabBVStT1O4MQNuTqAUJwwCS9EwnExO8M9e+Ic&#10;06UpXnn1KOl0mr337CXZkuS9736PjySe2FIL4UA19SmZpYZj8zb+1q1baW5upu9Cn09Y0mOjKCFN&#10;tC1LeaHBTnulkigUCkxPT5MZz7Ciq4toOCIBEYiECIedSFdmnIDSNA0wbRHS9Nou+GAxpwXv/w9Y&#10;SCjIDHhM3AuhmQM8Ccg0LV3TXfuvKSwUIRw7v1/QiR1SFVUoQuEbX/tzhtPDszjAtmu3EI45lOf3&#10;H3yQlatW1Wr8bwoq22pfvhzbtjmw/wAAyYxjRXIVQi4ND4pk2TmpVDZKCI8jKAKsio09YwSoZgme&#10;Yy2gQGPcnRMUvVqOtxdAkWYqz3x0FxNmiwq1TqGZBTf9sx6ikvuKGkKkqqqDCCqUC0Wy+TzThWlM&#10;0ySfz1eJRh3tywHHrPqEO7aBSwNYtsWa7tUQmWl3aGCI7MQE0+WibyDZvm07a9atob29nbZly2aJ&#10;Xcym8vW8+PUMBADil3/5lykWCpw8fkJmxjJi/1P7iUQifOhDH6Kju37ohycBlQtlTfPs4pIGOkE9&#10;tr8Awl47kW81uCHXc8qStu2YNATC9aVVWn/mlj2NsoFRMKoOijQ3N6PpOqHw3DE1t+25jY7ODj88&#10;vCk6vyh40003sWnjRl558aBv4z916hSDg4O0d7R7eoIAOHP8FJcHBnzfy/TUFEJTkUi+/a1vSUD8&#10;w3e+RTwWZ1nbMkLhkHjkkUfo6+vjIx/5CPevWAGApmuoQuWPvvRH9PX10basjQ3r13PLrbdW9e2d&#10;7/op//DU9x97lHQ6zdkzZ7k0cImNmzcSS86s87nz57g0cAmY8czv2LWD67ZeR0tLSyMz7Xzfa6Fq&#10;M2iaRigcRtF9biklUhi2MU8zYBqGrgXd+HrTsGZarggqc02HUnovlpUWFgcSyWaampqIx+Jouo6m&#10;af9iG8Br930feD9j2Yz4sy9/Vb4x0C88+/jBgwfRVE1aliXWb+wVmVUZuld1E43GUFTHSeYoyFKo&#10;UsWWEsVXlJEei9j/1H4uXbrkm2Tf9/MPsPu6G7yFnKuL8g+/+IcLVxhc2Lp1K6ZpEmtu8n8bGR4h&#10;l81RmCpUlR0ZuyKGx0bB3cgmzvFKQE5OTQCghYPSnC6KeCIOM5xIWvZMRK0qVHRNoyXZQi6XIxaJ&#10;EozPViSj0ah/zDTVliKVSlEsFh0luVyNaJOTk77PItGUoCXZQmsiSVNT06wN8Off/Abnz7zhnz2u&#10;iLGSVskQMHP+GNd7/ODnH2Tjxo3+b+BbjORte24TqbYULx18SYyNjTU02kCVyKpp/lEA6bBMRcxw&#10;IUVRhBBCvvbaayI7meOfv/tdXwYH2LSul0Rrkgc//yCbNm1yBr4ABfitgO07dmDbNo/ve1xMTOVJ&#10;j6QlQGYs4w9g/MoEuVQeywmZduUeRwn2g4NwjKmeHlQZHSorFFqhKJ4ZtCEMDAyQzWbFwGA/uXzO&#10;N5EuW7GMiB7FNAy2bttWd448/aJ3fS+2S+EvDw+RHkkz7SKgB2PDafou9LGiq0v0ru9lY+96YnHH&#10;BOudRHvl8Cuiv7+fIfdAeSwYYtO6XseUmHfau+3+PXS2d3HnXXcCjqhZb4MnEgm/z9u3bUcRCi++&#10;+KIcGxsT04XqvmUzE74SfdOu3TQvaSXW7FuqqojDC/uf54Xnnqs3lfVEPmAmeqACfNEoFA75Hn+g&#10;rr/KB80pV7SLmuYdASyVZwRg15vmWVd8OVrUyLrBWJQml3K9WeV3seAt1vvf934m3zEpH/z9z4uT&#10;J0759nKAH//oR7zw4gvyY5/8DdGSaMZzitlCCnA2hgLICsuQF1R3+dJljhx7lR07dnDDshtY1bVq&#10;Xtv2d//5u5x+7bR89NFHhYcI4DjVujodvWbpslTdTeCNp3tFNxPjDjXvv3yJzHiGsuFTWwmIaaNE&#10;ZjzDylUrHc4Uj9GUaAI3bFxU+HqMUpVi44WRYNgWhVyBydgklmFhSmNBuks8EqW5udmPOLZL1XWE&#10;e2IPoCmRYHnbMjRNpR6sXr26ktJXQ82xU6/vTU1Ns0u6sGadcyzm9OnTcmxsTMhy4/F4m8Uq2roW&#10;1WfYnyoUFFXxRQJV1RAgv/9P/8yLL77IeGYccKxAmq7x0d/4KDu37/Rc8g1f+BbCLHny2muvlbZt&#10;i2SyFU2v8q5yeXiIeDwuSrmSI95V6TyOJQzbdjZ5jWfcs6KENN+jPS+MpzP09fWJWgffwIWLPgUb&#10;Hxufc1yppSm6rnE2zGuvvcbY2Bh20ayy9LiHnejo7GB190p+5ud+jpUrV0KFM+7ud9wtJ3OT4vjL&#10;xxibGJff+tu/E2fOvy5OnDntv+vzn/884Pg+elav4ba33e44zRpwBOedneSmp4jH46TTaSf6twIq&#10;ReWW1FJS7cvQtUDdtpJtS1g2tqzuszpQqyTX/oYmncgDzf25tm+V4K2vbVmaJt2da5ftGdv5DCGp&#10;60UViiASiaBJ1T+r+/8RzOpLLBYTAD/7rp+R26/dKv72H/7ec1TJdDpNOp0Whw8fomAUZU9vj0i2&#10;tGArAmk5ljBbAcW2hc1MeDWAdA8Kda9ZTXd3tx9FORe8cuSQHyBXCUeOvep/HhkbmfW8clzJlhZa&#10;k05MUijkUMGyNKrMg54eBxCJxWRTU5Oo4VKyOdYsVDQi8Ri5XE6IGQIxaw5z+RzZfJ6RzEzfYvE4&#10;0WgURVHqbghd1+saFir75gW62WZ9inzLLbewZdsWNDf8QtEFuuJsGFVXUV0LjGeI0DSt0iw9691u&#10;HNwsiaUeeOs7bUzPOMssaQEzYdKAOH7kGOn0FU4eP1EVEHf33rvZcu0Wdu3e1dDBdRWwqBNBtXVW&#10;rO0WejBA9DHfSeS3lc/lyefzwrQML6zaM5kyU7iaE3iH9edbyMWCac5tsdDmXsC5LCtV1NFblx73&#10;7wc//MvCNE2e3P+k7H+9TwAcevUIY8NpBi5c5I3TZ/mhu4FX9fbQ1rqUW/fs4ZoV17C2p8cXBSv6&#10;V3etKo6b+9DI/+B50Rcx1kWV9Q411QOvn3ZZzmh6hln2I+tcNUACWNKa1XgkEHJyv9QBLyhrfHzc&#10;z0VUMktggYlJNBhF1VWklHS0d1TFtmSzWaampjh39ixj2QylfJGiWXLi9w0b27Tp7OggHo+ztqdH&#10;VlK/LRu3sKZ7Dd///ve58MYFAF8/OHXuNNOlouy8pkMsS7ULRQhsVzMWuN5idxIVVfFNe5WwEEdS&#10;5WGQCqhaIKs4d1xLrT0fqhZTwMwG9cCURi0S+J89Ku5mmpOuyIBQFOKxOJPhSYRRrvKJmNNFpmNF&#10;hkacQzWarpPJZDClwdDIMBMTE0ij+vScB56OCY4Smx4aZrpQLR568A//+Pe8eujYQq1DMpfPiU/8&#10;5se5dc+euoRg6PIgR48e9a1Tc4HXT6NU1jV34aRlzxxAcUQgwZlTpzl87Kh/EMTTBW7ds4f73nl/&#10;XQVvaHCQK6OjPPnEjzhz7izuoQj/ee+6XtqWtQFwzz33VJq7GBkelldGR8WB/Qe8utIyqzah3Lp1&#10;q+jq6qK9vV1QsQk8C0Y8EfeolY/J01MFmcvnhFW0EJ7yKMUMBa0IkPKOJHi6kmU62eHM0vxBWakl&#10;S+ju7iY7ma10JopUKkUymSQcCDb0MnuQnZig72If4MTpzAVjw2n6Yn1Mjk02tKZ4ROnEiRMMDAyw&#10;a/cu8b4PvB9wQqfzuRz/40t/xLM/3u/X6e/vp7+/n1dfOQRA85JWEhGHw3r5k7wsd3OOJTPBYHSY&#10;/FS+9pEExKuHjvHdb3171u+1Y6gc11jWN3zMHq+mYEtbur4dYS+gj6awNE+HEJZlzegEvjERyQLZ&#10;kjfZQ0NDvNF/gcGRIcbTV8gWp5BlSxZNZ2ermspwehikg7gDg/20t7eTbGrlx089JY4fP86Fs+cY&#10;GhmhUC4Jw7WMuOYuMTQ0RCQcZmBggDXr1nDTrhurRLKNmzeSy+YAxHPPOTEvfRf7yGQy3HH7Ha69&#10;a4bjCemESkj/4L6rE7i6zqDr+BnLjs47odu376Bsmjz55JNVHvX1G9azaaNjQm5JJhtVd+axMO1b&#10;hzxotJjThQITExMU7SLMv0ZSekaAmrLe0clFgqQOolUaWjwwy1VlGnmHqfjbEOdqxMnqcQgVpUKh&#10;nQu8fhplQ9c8E5Qs2wicFCme5+DchfPiuWef8wOuNm/ZzKaNm1i1ZnUVFzh39ixXnAAm/vsXvlBP&#10;OfQ7dujQIf/Hk8dPsLyrkztuu53ejRv43re/w2NPPD5n5/v6+pyzAbomJyYmRM/qHrm2p8dvvzna&#10;5Ed5eoolNiKby1I0Cr7s7+kEVQdvHH8ZQJW9GeYOgvOgggMt2lnmgZckrLIdNyDM/+55sf2+Fe3a&#10;99blCrV9M02TqZJzJsQwTSLRKIquEdJ0tHDQP6+g6pqf3tLMlig6iCiSLUk/Q54HWiTkHzMdz05S&#10;OF9iaHiIbDbrKdn++1d0dbGqt0fUESNFZe8rzKS0JdtmbeRsNsvk5CQvvfISjz76KN3d3XL79u3C&#10;NRvXBY/ImUVjRicoWaVZJ7EigRCyEjPcF1tzxGsv1JxYCaZ0k2LpdbSq2VBVxjSqLCdViqVWI9pb&#10;tu2Nx2lIKNKWFkJRkLZV5Qj3xlEol8hP5SnMI5oALF++nI3rN4gTr52oDKWWnZ2d4uabbkIoCkuX&#10;LKlb18vx2t/fz2uvveaPs7u7m1Cw+kxw57LlrFu9hsvDQ1wcGOCOO+/wj3TGnZBofySPPvoozzzz&#10;jLxw9pzo7+8nGItSG0R37sIbfpDg7uuup/2aDpa3tTN4+TKZsQzPv/QiZ06cBOCKE6tFd3e37F7Z&#10;7eUPrZqDzs5OAC5dukRfXx+X3rjE5OQkLS0tUIHAzakWVnevrJ2KeQ8mNXpQsVkE4Gf9qAeeQcgw&#10;TU3z0h1WvqRKLqho1C9Q44QoGwbjmQxlaWDMOHZItiRpSbbQvmyZfwZ2cHDQD0Vob2ujZ80aJicn&#10;eeWll0V6JO3XSzQluHbLtaxdvZZiqUi5UEQN6pw4dpyz587R2dkpetb20NRavds7ujvZnN2MApx4&#10;7YTkzEyqkal8XgrP/ydBKAhhu4OTM7qKDOhmAAAgAElEQVSBFLC6eyU7duxgYGCA06dPc8dtb6uM&#10;f6k7sbfu2cOte/bw2qmTfoAfIK6/7nre8973NloPAGnbtpicnHR0AtfR1t3dTTKZpALRHC4Y1Ik2&#10;JRjPObpHfjInTdOsizjStikXij4lr5dIIBKJkGxJkmxJEm9pIhFLEI/HaU61oEeCtJ1fyqUmh/OP&#10;55y1C4VCor29nWjNXLQuSfoZI6anp0mn05w5d5YfPP4Ddu2+nms3bvH7ufu6G+js7ERTNVQ0FN0J&#10;5VfRpKIpQvNSZ1bEarkbqWqs+/bt48nHn/C9z+s3rOfGm2+ko3P5XHMOgCUtXfNiKDwtXwjFVxKn&#10;y8WqA9udHZ1s3ryZ5iXVR9cef+JxvvUP3wLg9dedsApPGfyVD/8KP/WunyIzOcZUdpq//uu/5skn&#10;nwRg3Yb17LrhBp555hmOHDnCwICTDjXRlGD58uXcs/ce7rnnHoauDDE2MnOscXRsjFTrEtqWtclg&#10;IFQ1IdFg1BeHasUGbHcDOCHTnkcc5Gx/iKJqVRRzMpvlSubKguKiQnq1c8gxP88J4sSJExw/fhwv&#10;ERVAR9syNm/fSqq1DSo9oz1rCAeCHHj2GdLpNE/u/7GYzGbBtrnvnfdz6549fht7bruNHTt2cOLM&#10;a7x++nWefe5Zjr16DHBSt5uGyd579rLnllvYunMb63s2zBpfSAv6VhoPsVeuWsnum3aTWladfWLF&#10;im4faS/298FpOHnK4SLL29q5duMWn9J3dXXVizZetFlU2jbTpSIVZMDRVxaQcd00TE2rkulqokdr&#10;Xda5fK4iO2I1eBkYPIhEIrQtayMcc44eJptaCehBtmzb4ifY3bplCyvXruTgCy8wODjoR0W2tray&#10;sXc9qeUpmpqa0DSN9qWOJSgaifC2u26nq6uLjrZO0dTUVMU+47EYS9pb0aVOsiVZaUXwTXHeEH0e&#10;UGfit27ZQqp9KY89uo90Os2P9/+Y4ZFh3vue9/inwhpCjZmzVJ5flOq/eJFnnnmGkeEZh1VTIkFH&#10;VwfRFt/3IQESiYQotC0h4p5Ay2azDLvmzIqgMcmMB1mEtJDUHD3HMVCoKpFIhOnpaSJB5wyCWnNm&#10;OJ/Pk8vlSKevMJ6+4v+ebEn6UbVeUgAP4vEYtmmjaArJZCupVIrsZJaTx0/w1NIfU7CKYmPvRrl+&#10;3fqr1Zv8NX36wAH5/MHnxTM/2s9jTzxOKpVi27Vb2NC7QcyXOMzTQ0pmSdfcHDTStkx/C1QQxSpd&#10;YPny5WzcvJlkU2tVg2OjY7PSj6zfsJ7bb7udjes3VsXcrF+3vrJtAfC973yPylibVFuKtb3raGtt&#10;80yfVdSjwaQIcFinf25ZVJVxrCwzg6z8MGsjaCENVdNmrB2mTS6fIz2e9rMyNDoxV5vXx7SshnLu&#10;ubNnuXD5Ai8dPMihQ4coFot+UoKOri46OzuJJXzKLABaWluIx2L0r+1l9MoY45lx9j22D0BmxjO8&#10;8tLL4vY73iZu3bPHNx23t7ezd+9esevGG3j1yFEALg8Nkh4a5v6femfdjf3CK89z4EdPc+Dp/Tz7&#10;jCNqpFIpVqxcwdrVa+letWJWnVhTzE8bs7p7JQMDA1y+dJnz58+j6BpFo0w0EBXr161fiOxfd228&#10;72XK5LNTZIsVQXza4mLYZNmeUYzL5iwEkd5lCl55z4GxEBDzW1P8tvQaE11F3YVYWuZTlPz63rG7&#10;hUB7RzvLli9jfHSc4cwolwYuceTYq1y+dJlDB51Mcz/5kz/J3r17Z9UN1FhM7GJ9eR3g4tBFnn7y&#10;GV4+/Io8ffo0qVRKdHR2AJBobmZJqrW2igyFgoJQkERzM+FImIyrrAIiPZLmSqZuGLEApB5yQgsU&#10;TSWoBwiEQ36SNQ88p+VI/4jj7KoI5U4mk3R1dXki8Zzr07VyBbvKuzgRPY5pOIkTnn/heSzbkiOj&#10;I/Ss7mHTpk2NQjOqzKYeV3rxlRd5bv9zYNu8cvSwPP7qcQEOd9p9w27uve9e4vOklqlsvWSUdS3o&#10;yK/CO8VUaT2psR83bDSo1w+QgrktSR7ULoKnxFnCqpqIBtDI5kzt794Ya89DUBk9JwSVyXgDqhOv&#10;4gWM2YbppTehv7+fc2fPEnOfewu5bsN6ed/99/mmvw3bN/lv8vwpFy9e5OwbZzl08BAH9u9naHiY&#10;ZEtSrFmzhl07d6KoGt1ruuuNw4dNWzfR3tXO0/uf5tmnn5WAuPDGBS68cYFXjx5l3w9+wO7rd7Hn&#10;9ts8riV2br+enduvrzuRnqnxwFP7+cHjP+Tk8RMcOfYqyZakn2OpZ10P973rPmKO82xOROte1c3y&#10;jnasksGpk6fJTmbp6+vDmCqQy+Ywbjfo6uqiJjK0rnnXtm3HpDue90Q/mc1mhRcV4PVP0RRctXah&#10;BFTT3OSmtVReAiKgVdu9p8vFukithx0F0svvCI4iOTI8QnbM8TZ7iz9weYC+N/qwLcuxQCxppmSU&#10;SaVSmIZJZjxDNjPBudNnuOaaa2R+c15UXi539OhRnnvuOTral3PNimvkqrWrqZAvRbFQ8IPUpmdk&#10;cce0WzJmplh6fkDvX/1Ju/7WXWy+bguP73ucib+f4OLAgB8Qd+jQIZ555hn23L6Hu99+N7Ztk0gk&#10;ePe73y3e/e53151127aZnJzkyKHDDqKdOumJkqK1tVUuWbqEjds3C8BDtMq+Vek4Tc1NhMMh2lqX&#10;+gsvbUlmPCNGx8aYmJigUB2yMAvBKi/wGxke5sroKFfSaX+je5a6ZGsSgWD58uUECVRlIq9pv2oO&#10;A8Ega9av5e7y3Vy6dIlTJ0+RLxXFoUOHuNjfx4GnDhBPxFm2JIVhW8QSUdEUbULTVJSwxtDlIS4P&#10;XJYD/QPi4uvnyZeKZCezEhxzeG9vr9hx3Q5237ibWCxWyTnn3ACelFAsFHUtqFXYeSUOcrhpC2sd&#10;IeMjVzh57KRUpSoqZfPOZZ3ceOONgGMC7evr49TrZxmbnKB5STO33Hork5OTZLNZ/un7/8jDf/kI&#10;4FCVm2+6mfTQMGvWrGFwcJDMeIbLw0OET59i/eaNwrZtOTk5KbxsE4dfPcS3v/1tr66Ix+OyQs/A&#10;lBbl6fLMeBZmd642DcnZdcKBIEuXLvXjUrzsE+PpK5w5eYZELCFj0ahoSSalFtKEFxmJCvmJHLlc&#10;joJVZGx4jIGBAfr6+jh5/ATZqTypVIo1a9awctVK0buhVyac0AqpaXotJ6wJ8nPeceNtN7Nu83qp&#10;CEWcOvaafOb55ygWi+x7bB/7HtvHf/n0Z2hJtsjOLseQ4J1tCAVDhMIh+i72ceGNC/7aeeDJ/9dt&#10;3c6uPTcAEA1F5sqXWjVnXv/WruthRfcKXn7hFbLZLOOZcXn69GnBaXiW5/zxAyxZuoSuzi4Z0gMi&#10;FI006psAZCqVIhwJEwmECEfD/i1ECwHPNWBbpualYRTT5WKtcC3865FcdJoySsI2ZwfURVtitLS0&#10;oGoqhfwUfQC2E/vS/3ofzzz9NOOZcXK5HKdeO+0jkjldlNO5vEg0N7Nt2zb0gE5fXx+mYTI4OMiP&#10;HvsBlwcui6mCk8UMCX2vnyc9kmbJ0lbn+GEuV8X68lM5+s6/galYVfl4ki1JqQZ1pLSFf3uNDVJK&#10;4fACZ+O7BMDP6xsIBNB0jTvuuZMbb7+Zoy8fZd++fQBkMhkee+Jxz8stvMV0F5KQHqByIYG6iNbR&#10;2cHKVSu5/a7biYYiovI8cQXU1X30gOZxBAFwuf+yCEfCFIvFqgNGmq4J9yikwxVti6IXnCaRpVLJ&#10;f58XI9axrJ3l7cuJxWO+J7tB6Py83upAMMjanrWEokE5NpoRA/0DjI+PMzg4CMCZM2cAx8R+LHLM&#10;X1PXjCtcqs+qrmtYt2G9M9/L22R3d7fQgnplfqHKeZpXhy2US7rmDs5xFbl5Nz0TaFAPiGRrUmJD&#10;ZjwjspkJXjt1kuSSamXtuq3XEfqIYxH53ve/x5Fjr3q5RPnaN77O177x9bodGBoZEVcyY6xYsYJN&#10;mzZh2ZY8sP+A8Or29fU1DKOYmsxTLBXJT01VWRGMoklu2hGdqpRzBeHdm1sJsuqPazOduaPMf+pZ&#10;zELREG3L2lCEQtjVhTx7O0AmkxGlUsl3Guq6TmZ0rOreXM+H0rasjc6OTpa1LaO9q13GIlERCFY7&#10;xiq62nBBPYqrBzS56+brxaatm2Q2kxX9/f1ieGSYk8dPMJ6d5Pnnn2/UhADHNL19+3Y6uzrZuWsn&#10;S5NL6eie1+E0bz+9/nV0L6eje7kYTY/R0dVB/+t9zmbNZKrSW9a048v8kUgELRIi2bZEArQ0JYXL&#10;lerFH80Jnr5rlQxN0yvSB3qNeS0qQaWKExilkhNnUipXNahpGlHXMbW8rZ11q9dQsmbnJvJs0y1u&#10;TMeGazfJ3dfvEkval9C1/Bp23bBLDA4OMjk5yaWBS1TcDikBoUknojG5pJWdu3byEz/xdpYtba8a&#10;9Hgmw4Gn94MNQ8OO7TyVSsnrtmwVHR0d/ib3smgjJdK2vfvKpJeJTrqJfb2NoOka8USM667fwY6d&#10;OwAYGxzl4uBFLp7r49DRI2QymarMc3VAtra2ihUrVviI1tzc7JkaF6LENVT4vDsOwpEw4YiTlLZ5&#10;upnsxATiKkJZABaSraFeX+aBhSqsjZDanwfD9kPIF+1zCMwYRjVNC80cHrGlFEjppC4HVixfIfbe&#10;vVf2vX5ePHfwRXnizGnS4xkRDgTxwnGBqjyWa3t6uOOuO3nt1GsceOpAbSi1XN62TKztXQfApk2b&#10;RKWJMZFI0LakjdOvneTJ/U9V9tkf5PK2ZaztXSc3bdokaqwcjvJuTDN6ZSbDGkAkEhFaZLYpsE77&#10;V+vAWSgIWV+qqVt2ju9zWsFoHEA3Cyovum5ubiaecCxd4XC46pTYVUJdG38sEaOjcznNzc1cs6Zb&#10;FgsFilMlQtGgANDRUFRVKkEFVVGFoihEolGCwSC6rgvPb+JS8wWPtRI8fXe6XNQ194CGwwFqPMFa&#10;SJMIkKpSNZgG9vaqMoruWA/isbhvaWCehfSzOcw4PBotdkME0ObIsCadPET1qGnV77445GnWteKR&#10;+7se0YmEo6Q62ugc66RtWZtsbW0V3kXXiir8wxteCEeyJUlzczNLk62yra1NxMOLupSjFslrwS/b&#10;1NxEU3MTvRt65V33vl0I5wIWCYgF5O5fiDGBeco0fB4KBQmFluJkrF9Rbz0WsuHrGgvq1Jt7LBJN&#10;c08aCcMwqhJtSWRDe6tlW/WSawlwctRE4mGWJdvoWb0GL7MBOE6k5mSSrlVdBIQu2traqvoTjUbp&#10;XtVNU1MTS5NL0HRNeDn+NU0nIHTi8ThNrU2e19of6NDQkDh39iwnDh/HC8TzzLUtiSZ27tpJZ2en&#10;sKUtZ/QeiRdX6p4mE7Wnymo3QOXTeFOcdU1xpFzLDTff4F8Bu0CYbxFrYaFybxWi62gLRZZ6fWsE&#10;Cx3nQse20H7Ve96ozJxz5QUl5vI5XdODAQApDMu9B9gWtuLIw6m2FLfcfIuIBEK+UpVOp3n5pZd5&#10;5JFHWNnTzdtv/4mqxhOJBFs3b2Pr5m31XPFzDqwyRMIzuc5Txx+oaZpyaHhYjI9n6qaJj0aihBxz&#10;cCOqUnFrWbU+sAgRphKuFgEaIXstQZqLQtajgo3EpDeD0PON8c2Il7Vz0IhbLGZz1yujaUpAAAjX&#10;S1tVSQghFU3xbKr+M9swmS5MM5Wvf3Z0DrgapJiXpeXzeXnmjdPioa8+VBWABtDd3U3XyhXcfMtN&#10;UlFUYdm2owi7Wafdz9KWM5eAQ6XosyBYCDV9M1RxpmMLa6cW8d8KnWehYum/FDSaz7nE24bgXTBi&#10;GIaueXcFWJaJbdlSCCFsxRFfWlpauOHG3WgBVTzx+BNuRGHaiaH5/f/G7ht2c93W65woz4VdunC1&#10;MOeAbNsml81z6uSpqrvRki1JVFUlHosTi8awpcS0zJmUkg7MmrB6JlLnO1XfK8osxtpR953zlK/3&#10;jqtZ/IVwkrcaGnEQ5nl/ZZn5OFjduTLKzrW50rb9k4HFkpO4YdI5Ny+EYWma4l/S4VxlVBFXI4UQ&#10;QlFUqcvZOWYsy8IwDMYmRokGo7D4TXA17LWqTD6f542L5+VffeOb4tz5c/5tKh60JFv4+fd/QC7r&#10;bHcmQ0ps28K2pH/KzLZt31QK+N9rleKZty+YQ8xFgd+szN1IHp5PyfQ/G2VTWLaFZZhIW2IWTUxh&#10;+Tdz2oaNYRsYZedibcs0sWzbmb+SLd3EVgKcsyjuWWNZNk1RlS2iXBRej730NYCwTAtb2gjDmokV&#10;s0xsS1IqlZBIIQ3Lu8xbSMPERHpnzeX09LQAMC0T7JkxVzoIa+aqLkwZJV1TQ07skLBsIaXExsZy&#10;nMJCCIEiLFavXy0+9+DvceLYa37WsrGxMQ6+cFB+5MMfFdu2bePBBx8EaJisaZ7Fmeu32vozYplt&#10;MzE6IV548QUymUwldgpwHFXLOttFoinuWX3cNlwEd9IOzuICJffetXLJwEcUQ1IwC9I0LOEhiF22&#10;MaQhLdP07g3GLpqUpeOZrXeZN7gxTFTENlUjiOdok8KwPDEVo+zYxEul0qzb3g3DqMy7KaanpyWA&#10;aZnCu5hkIfcYLwLmk8EXyxkXA7LmcyVOLFrJtyxT00KK4+ktmOVG5fxDV7Uhz7iLMjE5weDwIJZh&#10;yYCui/bljpexnvXoKmAW6c1ms/JC/xviH/72W/Rd7OP0mdPg5AlwQmqvuw6Aa9asYsu2a1GEgmVZ&#10;ZHNZ8erRY/S93sdf/OVf+PmFvKufqD+Zcy3uXNzszYobb0aerxQhavs1FyzGUlX5nnpc6c3AXNS8&#10;Vjx6UzqPbVUk3zp86DDv2PsOOjo7eOD9DwCQSCTk9dfvJBwKs/naa0VrqpUPj36YwcFBvvfd7zmh&#10;EYcyeOG7gFi5aiWf/i+fJqDrXiqUq5F/K6ESGcnn80xOTor0aJqnnnqKQn6q6gioUAQtbUsBiIaj&#10;xCIxh51blrRtW5RKJVksFUUdN31lXxYqpjX67a2St6923mo38Xz1FoPIC+Ho9d4/Xx3meD6XePOm&#10;5rlUKumaps9YftLpNJFIhHLZ4Qq24YgLQggpAO/G+3qZ1orFIhLJxPgEZ984SzgUIhZ3xJA6SnMj&#10;xWgWBcjn8yKXy3Hu7FlRpszYcEbuP7BfDA4OcubMGZ+aJ1uSrOjqYnlXJw+8/wGEcE54mbZJLpcT&#10;Rw4fZfjyMA999SFRcXfZQqjIQif5rbLC1LbptVfJYeZ7x78UhZ7rvfWo9b/0+xcj/9d9Zktb0wLh&#10;6gMxfX198g//m3PJRKIpIf6P93+AWDLBXXfdKZe2LhW/+mu/ytDIIAgnitK7yM2TOY9whJdffpmO&#10;Ze28930PiCXLWvnp+3+mVldYKMIJ27ZlPpcTB196CYCR4RHxnW9/xzt7UIUYiWQzzS3NonvFCl8H&#10;MC1T2LZNLpdjYmKi9qb3+ajYYuBqF2euMvWQfiHtVJZblC7W3d2NqqpS13UhDbPqPoo5+lnv2awy&#10;qVSKT37yk3JkeER88X98sW797u5u8cdf/jKXLl/mwx/+MN3d3TzyyCNoIQ0NDS2oomsBNKFy/uJ5&#10;sfft9yykX3X7A2BMFXStTu5473pUNF3DwMRywiT8RrzEVLUJqirBU9rM8qxDOIt1eohQODwbqZQq&#10;KjNDeWTNQggQihP2EZj7ko2FUFgA/0pSL1GVCKioqoZRNjynoq+f7L1nL7l8Tnzvu9+r21YqleLX&#10;PvZrZEZGxR/9z/9Zr8hiNqRcvXo1+x57jL7BPs+RWVW/t7eXU6dOAU7qd/dyFQmIimfCfS43bdo0&#10;n6JZa69vCMlkkt/6rd8Sp86cosEmEKFQSP7kvfeKU2ecPoZCIXnjjTfWxRHTu2e3fr9mla8HpkDT&#10;vFTY9aDS4gD4EZiqqjknc5qb/QCsSuuDaZgUi0UuXrzIyPAIzx98DkVT6Eh1YmGKgB70r4Rqijf5&#10;AzFNk+ErQ9IommJycpJ8McepoyfJZrPi4KGXwIapwjTpdNofWLIlKTdsWi+SyVbxvp9/gIgeEa45&#10;VJbLZfH6669z5cqo+NIXvyRNw5xrwy0I2SqRqBZOnz1dmUiAVFtKPvzww+L02dPU2QQSEMlkkt/+&#10;9G9z+uxpGmyCqvLzdE9oCNb29FR6NKrquIl0HaIwc4e0SKVStDY1MzAwQLFQwJQWA4P9Ytv2bWDa&#10;Venl5+jPnP3zwss72jv48p98mfF0hs/+X79bW0YAeDmHvO8DAwPc/877hWsVk4Zh0NbWJvr7+7k8&#10;cokbdt5IHZh3TQ3D0DV3Imp3sADHDPr533uQVCqFbdsyFo+LW/fcSnNzMx/7zx9nYmyCeCJOLpvj&#10;kUce8St74tFXvvIVAL758DeJx+PcfffdBDSN9g7nIHkwEOS6ndf5HZ02puSRl46KslVi6NIwE5MT&#10;PPH4E5iWWSvGVMGKFd00NzXLTRs2CSmlb4q0paRQKDI9NTXLh3AVIAEvN6oERD6f59ixY1jCQpZt&#10;hoaH2XvPXqanpzmw/wCZTEY8/FffJJfL8cFf+EXUoC5zuZx45OFHSLYkxa/86q+gKyq//du/Lccy&#10;Y/OJU3M98zmhmyhXrO3pYXBwUFwevszO7TupfQ4zSa26u7u5cOECAwMDXHPNNX7D7u9yYGBAVP7u&#10;wmJkbwlOvltwDC4f/ZWPioGBgVmbwPMDhMJhAUjLmjnEdeTwkSo9w7KsuW5JXYgfSlqW5csHtZNa&#10;NbGuF1YY5Rl7tKqoKAFBNOycg02lUv4LahBOmoYpcrmc7Ovrc56PjfpvSF9J+/mAiqWi6OvrQ5YN&#10;JrNZpo0SpmH617N6kEqlZCQS4a633UEsHhM33n6zDKshTMvEME3euPAG0rbFRGZSPvi5BytvjlmI&#10;yNPIxOlPvAfj4+PcdNNN/vdaZEqn07z/5z/g/w6IgYEBHnn4ERJNCT73uc95ZedC+Nr+1vat9q9f&#10;p7293bt1ci4dpRGHkdPT0+Lw4cNiaHBwLi60EHGpCrLZLJ/5zGcA+NM/+1Pyubz8+G9+XIBzQAlm&#10;Iopdn4fQZs69+OOrKLtQHWxWX6enp3WtznWksyY8M54Rn/7UZ0i2JCmVigSDIe64821EwhF+4YP/&#10;J2WjzJ7bbhWAnBzPii984QtYluUjvXfMsd4tLnNAQ3NlPB4nEY2JnTfuQg/obFi3HgnCsk1sy5L5&#10;bB4cSi1qzqUuBOptAB/ciXdYtqZx067dCE1F1TWamprYt28fI6MjVRspO5nla1//GmbRkEWjJD7x&#10;sd8kFI3wud//nJwYnahFxrn0pVr5e1YfPU/q0NAQW7duJZlMMjk5KUaGh+lZt85HKq//4DvXRM3F&#10;hCKdTrNjx47K3xZCXWthhtO7SDs1NSW+8pWvkEql+OM//mOGhobEx3/z43PVnc/ytljRtrI9TdNq&#10;MkrM9wLTsqBUpFwuO/pBREMIgeYG2TUlEqxbtZopoyTcW8OFe55Ajo2N1XtHo10ski1JUm0pGQ4E&#10;2bDZVdAEYsd1OwhpQdb0rJaKogrTMoVhGPLw4SOikCuIh776ENIwa3Poz0ctFm3ibG9v59kXX/C/&#10;Dw0NyeXLl9cq7GTGM3zolz4EOEcYR0dHGRoawi1LZdkGUK9fdTeCJ04ApNNpYVkWiUTCz9ZRKV54&#10;9Wt+q4Jt27dJwM+IUfN4USZK03J0Mjcrnkyn0+JDv/hLEhB/89d/LYWiEItGBczcvWYazn1t3vdK&#10;8OLE6j2bB2aUa8PU64lDDQeUGc/wO5/5HZItSfL5PEE1yH0/fR8AvT3r/HJ/+OU/wjANDr74EqVy&#10;ST7xwycwDEMcPHgQ97xybYdmIWCyNYmmavSsc9Ku73nbHgCp6arYff1u94ikG+rhRISK0dFRpvJ5&#10;WXPEcS7EXjTiVwboATz//PO+TpDL5cTee5yTcm5GuNp3+X6NioVrKI7M8bvX31lI6Z2L8NofGxuj&#10;1bnU0LmruMKLH3UQrl6fAMe6dfjQYbLZbG1uoEYw90au45/52je+TrIlyZ9+/c+udg7mKjcfSEDT&#10;FriLql6SGc9QnCpRpMRkdhLbtmluasYLOhO6IoUQxOMx4laM1d0rBTgmVVVTMaeLSF310mPLeCzu&#10;UXkZcRPsxuIxqaia6F7Tja7orFh5DYBQVVWalimklExMTlA2yvzgez+UtmWKfT/8oWeBaESx5rKZ&#10;L3oi8/l8lU6QbEnKscyYyOfz9W6kqWq74srbyn41UojrcYBaqKpbeaVuZjwjky1JURvTVVFGDg0N&#10;iXwu5/kJ0HWdaDTK4cOHRb7xpdhVMnqDMrPmVVGqLtIQmfEM73vf+/wfHn74Ya9vvrk+kUhw6NAh&#10;qQYUAnpQaELFwmblypW+CFjzzrn6VPluTeRyOeKOZ7cRNFogAG6+5SZUVeNTn/4U4IShti9vdwfr&#10;mLlm/Aourldm+anMeyq9Q+5OoFvlaS5b2s4n6Vh9kFIODQ1hlSzxlYf+BGFY8rEnHq/t53xUdsG+&#10;gco6Xvh0Pp+Xd995l/B0gkgkwq999NfIF3P83LvqJ99yx0fFRqntCzSe7wVxDSmlzOfzot7VUMmW&#10;JGMZJ2Sk3matjZqtc3npXO+eaz69NZVOs2LWs9o+eJcsut/r4qHbztVyAgCz1ns01yDqvqQwXSSk&#10;6QwOD2IbtrBNG4mUtrRpbmoWti2JuxRI191TbM5B/rmUGT83UKlUQkrJpcuXAedo52uHjmNg8uwz&#10;zwnLMjl75lw9sabR4swlAi1EN/Kfx2Ixnn3xhXqLMm97sZl8mY36suA1qFe3Ufr4ylDjmjJXi0hX&#10;o9fU2/gLfc9i5mUhoGkVE9GoY3O+wLt+6bmDL/q/7b1nrwDkPffeIwGxZauTJjvhxhJ5t6I5JKGi&#10;MZfwe5RWSkmhWJRSSnH50mW/2MFDL0tAHNh/YCFUv3YMb2bC5mp3sc8XK4rNqXQy/zzMsj55KRgr&#10;+3Pu7FnAyeRnNI4svmr45Cc+iT1LrJEAAAM+SURBVO0oyPWIFAD33nuvy/md5zfddBO1IeQ14eNv&#10;CjxOYAFe/ES9nfqmKITnHZbSvQtDSvzrAWvpsnRYpVcHh3VWsUJFKMKdpNp3LVrRbdTnueDocScN&#10;vW1IisWirxi7F+jNC1/4wheu5r0L3VCsWbOmHoI04lZV0LNuXcNnbwVUhEtU4llVhx599NGqjTxH&#10;0rBKWDSurlu95qyuaWXhIlsReNNJZjzwDsnv2rkTcFJ029ImGAxWnVQyTAMpwSoYzv1StqBYKFYd&#10;QvHSL1667NwiaVkmlwYcrlCZzvAtgDez4f+1Qa1+Ufnbv4Xx1cJViXKTk5NNiUQiK6SUtCZbc5nx&#10;TKWA2IhV/e8ygXPZrxcqQv1rgoWKQrW/M0e9f0vQaL1NwEy2JA3A1HTNAMxIJGKoqmoePnx4RyKR&#10;mPTEoblur/jXPokLRXgPGrHhf80bYsGikAsLsYr5yIGCoamaSQWC6LpuhANBE00xFKGYwWDQ0AO6&#10;CRhRPWiKgG6qmmoAZjwWNxCYkUDIUIO6qSqqEdA0U1E1MxQOGYAZ1AOGElTMgBo0NF0z9aBu6Ipu&#10;Kppi6AHd1KRq6sGAoYZUM6yGDEVVTS2sGkERNDVdN5SAMANK0FQDiqEJ3QzouhEKh03A0DTNjEaj&#10;BmAqimLEYjETB6cXpHgLKSWnz56+VkWRu3ffcCAznmlZSMX/DaCRiREamyDBSTpkJFuSJmAKRRiq&#10;qpqRSMRZTFUzhK6Z4UDQEJpqCiHMcChkqLpmRvWgIXUHgfCQA0wERiQQMmsQxAiFQ6auqIaiqqYe&#10;1g1VaKama2ZIDxqKpppaWDOCBExN1wyhKGYgEjACQjfVoGpoAc0MEDA1XTe0kGZqaIYWVE1dCxia&#10;UM1QOGxomoPYDRDkP8AFDaC3p/ccIDRdK81T3mIGQQyhCFNVVSMSiZiqqhq6rpuAGQ4EDUXXzJCm&#10;GyKgmqqqGVE9aEp9poyHIJGgQynUoG6oimqG3O+hcMgIqJqphDRTU1UjqARMVdcNXdNMLaQbWkA1&#10;dakbmq6Zakg1NU33EUQP6u4z3QyEA4aiKGZQCxqqrpoqSiWCGNFo1FQUxQDMWCxmAHajwf8H/NuE&#10;/xdsiJqoWBJiPgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAvrZFc+s7AADrOwAAFQAAAGRycy9t&#10;ZWRpYS9pbWFnZTIuanBlZ//Y/+AAEEpGSUYAAQEBANwA3AAA/9sAQwACAQEBAQECAQEBAgICAgIE&#10;AwICAgIFBAQDBAYFBgYGBQYGBgcJCAYHCQcGBggLCAkKCgoKCgYICwwLCgwJCgoK/9sAQwECAgIC&#10;AgIFAwMFCgcGBwoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoK&#10;CgoK/8AAEQgA4gC7AwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//E&#10;ALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJ&#10;ChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeI&#10;iYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq&#10;8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQH&#10;BQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJico&#10;KSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZ&#10;mqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/a&#10;AAwDAQACEQMRAD8A/Yr9pfxHquhfEXwfFD4iksLOS4dr3/SmijaNXQnfg8jGRjnOcV5J8TfiXc6/&#10;4ycfCvxV4geOabZDCtw6IewWNASxJP8AE3J9Bjnv/wBtoQP4j8Mrext5bJMJPLkCNgtGOGIOPrg/&#10;Q15Xr/gufTvGGPhTPe3trazwwW2pwy5C3RQFkSUBVyCxweOPbr87jqlb6xOEdrrbfbpY/WeGsLgf&#10;7Ow9eove5JWulyaSfxPq9dPI7+L4W/ESbULTR4/jvdW95dWkUzafeSXKXEZc4wV3HjPcnPB9Cag8&#10;DJ8TfCHj6eHxF8ZIbW30ySI6lJd30kkMylvmjAkH3wPbHzKARkVTtvjD8XNHnuPC134ISTxjHFHE&#10;usLZiS9ihABIbhg+QT8w4+fjsa5L4g3+pXc01l8R21BfFFuy+ZI1xFJG0bHJUiMfIfxJPtnNTUqU&#10;YWlC90+raXob4fB4/ETdCu4cs1ZcsYSbv9pK3w9E3qnqe13H7XXgDVfFU3hm5s7i20mSCSIaxIzB&#10;jJg8hUBYKeMMOeckAdOU1/wN8dPE1q3jbwzrmoTabe6XHd2bWmsHMbBAPK2A8seegIJ6bSSK8bL6&#10;LPuVY5LXYrbGLeZv4OFIAHzZ/i6cfdru/hz4p/aH8LeFn1/wSLw6HZqxkaSNGt0G7LYD8noclc4y&#10;amONliG1Vu13juvU0q8O0cpiqmC5Yy0TVX4X2s+km/lboblrb/Gjww+i6P4+t9dkW5ujNbw22oSC&#10;4nJX/UNIH2gDbvIYbgAwBGQak8TfFz44/DOyWytoo10ySYtHdTWtxJu3H/U758NxtI9cc5B6VdX1&#10;r9pL4seGIfFQtPtWl/anktmtZEiZdxKNEMMrlcDGOWOcDJOKm8JfFv4W/wDCKyeGdX8A6xJrcnym&#10;SKQXDibJLtE0pYxsG3HG3IPcnJrTmtopuOmjfU5ZUm2p1aFOq07ThC1k7vXVpp/LocTbeM/ipqGj&#10;33iK28V6lLHHPHHNJHqUm6BjufIQN90hWHOQMcYrU8H6n8VfHPje18F6r8S9U0+aRtjNdXsgKDYW&#10;+6pB6Drx1GcZrpPA/wAc/hj8PluLjSNO1yYahBJ/aWl3whkikm6KVcbdpPRjtOR1GeTxfj7xGfjF&#10;4xN14P8AAJtZmjwtvYb3d41VVGVHyjAyMqBwQDjrXPLlhFONRyfVJvX7j16XtcRWqQlhY04WdptR&#10;93RW0e9vLQ0viy3jr4X+I4/DkPxe1DUma3WWRoLyRfKySNp+c5J9v6iuffx342Mcbj4n6izG2MjJ&#10;9sn+RgceWf8AaIGc/d6ZI5r0bwd+x3q2q+HE1/xX4mXRd1u7vay2vzQsDzvy2MYBOc9xmjx/+zn8&#10;NPCdrHAfinb2WotZpLHDfTKyXDbSCQQAVUtgA/pxVSw+Ld52snsuYwoZtw/Fxw0pqpNXTlGmtX30&#10;j+XY4m1+L3xQU/8ACPaL4x1C6Wf9xCZGaSUtIVyVP3gcrgdcA8c816kfiTN4I8Lt8PfiSdR0t2t4&#10;5rbUI7yeaa6bI3ZPyuOckgbMDgD7pOT8M/2d9KuNX0TxdbeO4FjhuIZ7iyvolWQsDkBNkhznBwc8&#10;9RkcH0jxR8EPhB8ctbm8ZRazcO8bG0vP7NuFVWkQ4O4FD8wx+XrgEdWHo4zkbur9LtPQ8XOMx4el&#10;ioU1B+zV3KUY2kpJ6aWS/M8P+Ifx+vPEVnDpvhgalYrZqsUOpyaxL50sa5yXVTtyTznkgD8Kd4Q1&#10;H9pHx6W8OaHretNFPcBbi6mZkWIphcNJj5QOMqvJ7g16P8VP2VND0DRLXxB8LdJmur3T5Va4sbm6&#10;J+1x9+cjawxkbSB7Vxlr+09440TxFYrd3sctjp8cn2rT49sck7gbQkrlcMRxhkAGMd8gYzhVpVL4&#10;iTW23Y9DDYjB47A2yfDxna7fPumtU7a79NUvxKtsnxt8I+Nz4S1q+1a6volDxRQ6s8iSIwzuK8tK&#10;nHRMEYNel/DnVviB8b4JLXx94fm0+KxmkRtQsNSltGB5ynlK+7dwOWyMA+ua5XVxZ+GPCv8Awuvw&#10;78Rvs+p36tcabp+tbZJvLJ5iB3NvVTyoI4OOhJBZ4F+PNh401C4k8Y39r4d1yOESWniGzjYLKV2j&#10;ZOg4dep+bgDgEEZrelONGpyyk9dbX0aPOx1HE4/Byr0aMbwsnJRalGS3tHqu7V/RnrGn/ALQLKbz&#10;Lrx14quBu4SbXpNp68fLtNeT/GLw/L4E8TNo2k/FHxbJ5yof3d0ZksmdsIsp3hsEcg4JwO9ejReO&#10;/ih46t103wXb6Xb6po90o1gXdy6wvlNyMu1SXjdH3DkMpxnoa8W8Z6Z8SPD3i688SaF4T1uzvobR&#10;31S/u7k3CwMwBZo5OgRQcA5JwzDtxri6lFU04x67nnZFRxssY/rFWN7aRbjv0vfa+6sm3dHbfCz4&#10;neGvh1c6t4C+M3iO4+2pcY+3TTXTb4yFZef4BjuMe+eSfUfE/hHxPrHhu3g+E/jWPSo5gZGmmiNx&#10;5yuPlKszZX27c18/6BoR+LFpp+h6hrmr6nqF5qRgm1K6jlmgsIVAy8TBRkucABiQOS2DzX0r8Nfh&#10;0vw+0b+yo/FOqalGdvl/2jOH8kKAAqYUYX2rTB+2muWS922/U5eIoYXB1o1YS/fX96LV4O3VJrS7&#10;6NemljnPhp8KviZ4A1Fhf/ESHV7W4mZ7tr6GVpsY+VY/3mxBnJPH4cDHoBg9RH/wI81aMffNJ5Ef&#10;pXo06cacbRv97Pk8Viq2Lq+1na/krflY+dv217A6t4o8LaWH2/afNhVtu7bueMZx3610Vx8BPDfw&#10;90Wx8T2ttrF7Jo0G+ey0m9MfnTFQsk6hmBB2A5UEZHArW+Jmm6bq3x98EwatDHIiWt9LEkgGPMVF&#10;Kn6g8/hXI/F34i+LvGXjC78HfDvxAdP0rTYfs2vavNOi26+Yyrty2PmBO3g5+9j1rzKkKUalSrJX&#10;batbfZH2GFr4zE4HCYOjLlhGMpTbbUbOTVtNb9Elq29Dy6/uNe+Kc0kPw/srqytdN0+a7ulutWaT&#10;AZwHdpXIPKgfKxHCdyK5vwv4O1HxNcTRRaVqNwVjYxx2No0ruxO0npggdDyD7k8V7f8ABzxX8Pfh&#10;D4SvPD32ubXtW+0NNeR6DYvcIG2BRtlChfugZJbAJI4zVX4u+MPH+j+CLXSPD/huTwrDqc5e3t47&#10;rzLy9MhLMm1F/dYyWbJGSQo5yK4Z4WMoqpOWvVW/pH1NHOsRRxMsJhqSjBtKEpNrS129fea6rTbd&#10;nhMuk6kk81rPBtkjRmmjZwpGDzkEjnPbG72roNLTxh/wri7ks/HdvHp63S+Zof24iSRt2dwi74I3&#10;e+O5FamtWPxI0Hx3D/wldm19rl5tt9MGsQrIfvLscHzCoOT94g8jkZPHaeHPg74E0C9a0+LXiuyt&#10;tSk1EPeW15eR7nUAtuBDHhySPmAbA6AkZ5qOHk5Pl0730Sv+vketjs5oxoQlU5XezXKue9t7JrRL&#10;bm76HN+BNb+K9z4f0/w3oGjahf6bHqgnmurfftmSMxqBGflKbTz1ySckV6d8Tvj18Nfhp4zktLP4&#10;eLf63bwiK5vJYljZPlGF37SW4bqOxxWJ48+MGmfCS5m8LfB7UtINt822xjtSVgmYAmUyl9rY7KoA&#10;BJya8m1nUviV4sub/wAWzPe3y3QW2vNRt7VljkAGArEKB36EDqc9q65VpYeHs4ScpddE0vQ8TD5d&#10;DOsQsViaap0mnZczg5uTXxf5LR+h6NYyeD/HfgEP4X+Dukf8JNrlxJb2dnDuxFCuMz5yNoXpnKgn&#10;jnpWVffCbUfh7cahd63e3EGsx2LXFvNotuPJtGBBDAoVYZAdSNo4JPzAGucstH+On9qWVtpekavH&#10;e6La+TaNaQFZIIj82wle3zdD1B7ivSNO+Cf7QHxhuY5/ip4km02xWDZ5PnDe2AVB8teMnqSTnB7d&#10;iF6/2G5d7WQ8Ty5bJt4qCou7acnKVr6RS1bjZLS3fU5/xT8ZPjPrvgtfCfieOBV16FYreSO2MbSA&#10;cMFYkI27A3HJUB+O+ODg8I/E3V0lt4fC2oX32V4vM8y2aQx43BFB6hSN3AOMAc8CvRvHfwH+PHiK&#10;403wq+i2E2n6ZEY7Ce2kWOOPcDvZsksSxUEkhuTznJrtvgR+zh4z8BXX9o+K/GE0MG5ZU0nTLxxC&#10;8vcyjo2ML9cHJxxS+rYjEVuSalbuxxzjKsoy11aEqSnLXlV31021Ttv2fU8gT4WfH6PSYPD03gzU&#10;vstxcC5ghmkUKrKh6/P8nDdDjJ9TkUvw8+NPjr4RLqtlbWvnGaFLcLNxHbzKu1HOB8+FAGARkdSe&#10;tfW58TaVHr6eF45TJdtA0zRxqW8tBjlj0XJOACcnnGQDjD8Q/A7wH4v1dtd8TaZJeyMrKiXFwxjj&#10;BH8KfdGOSDjIJznPNdUstnTtKjPXzPCjxlRxUZUsxw0XCWuid3rvv1suvT5Hi3hv4m/F3UNAf4lX&#10;l1pM11JvtbO21DUZLTbG20ZSMlUk5AIbcSCTzzgeL6rqGqalfyXWuXUk11vxK8sm5iR2Jyc4OepN&#10;e1+LP2OvibLcSRaP4ws7+z4EC38jq6xpkRx9GHAJAxgDPAFchYfsqfGy81L+zpfDMdqobBu572Py&#10;/r8pLH8q4MTRxk7QcW7fM+ryXMOHcPz14VqcebWyTi4rote3ojz+DTbq5hkngtm8mPb9om2jagY4&#10;y31/HNdBpOjP4Vml1rxL4IuNSsY8rbySwvHbyHdgMSRyMjjIwR1Fdl4n/Zt174Vx6d4ivfHOkRXL&#10;XQKC7hkWBZACcGQgrzj+ILmuCu9Y1TxBexaN4h1K6v1s98dr9hcSlWY5AXOdy9eBzz1HSud0JUX7&#10;6d+nU9anmFHMot4aadPZ2unby27bp7Dbbx14jsbq6uNO1CaGO6URy263DlRGGBVBn+7gAE8r2Iqz&#10;rfxE8R+I/E0Ota7qtxqRjVYRHNKUaaDJJhZlwSDuYc9j+FO0z4eeNdRli0rTfh7qEly1wu2WW1kU&#10;Mp4CsDhQo65zxzk46eu+Dv2Hxe2cN3448VyRNJDmWxsYFzGSDld7bgcf7vt0xi6NDHVtI3077HNm&#10;OacPZf79ZxTaaVkpS2t01WitrY9U+E/jrw74rim0rwpo7Jp+nRwra3cMLeTICikqGIHzKxZSOvGT&#10;1xXcxsfKVsVn+EfDWl+ENBtvDujWwitrWFY4174Hc+pPrWpgdMV9VTUo00mfh2KqUamIlKkny9Lu&#10;79X5vcKKKKs5z51/bT1nVfDviXwzrOiXz293bw3JhnjYBlzsB6+xNeX+Cni8C3aP8Uvh5qWpafcw&#10;G5tYLm4khiZsD97g/K+RgdSeg5JAPpX7cbrBrXhuSRVdVjnO2TocNHwfaqXxK+JutR+F5rXxN4y8&#10;Nyx3dlFJp/he20WS4AibDRs0u5NhAAPIAwBhckCvn8RH/aqjbta1uq27H6tk9WcMhwtKFNS9pzJu&#10;7UtJ6JOKbVr7uy31Vw8T/tBeE9e8Ay6Z4C8N6toLaei3Ec2khY1gl37VDlPlMZzzuxnI4J6cx4y+&#10;PN74qms/FNnqMlprlroIsJ/JRozJK0uZHjIyF+Ud8ZLcdK5jU9E8Q6pYw+Ktf1i3sptevh9nt5sR&#10;pLGAczFVxtRSAo4ySeOnPv8Ap+q6bdeH7GD4dfBKf7Rby/ubj+yYorcMCFLB2AOxgTlgM7enOAZp&#10;yrYltOVrLt/lsaYqhleUcjp0nNty1ctFolJOUk+ZXuvl3PLfBmoad4W1DT/FmgeFI73UNUmZba+8&#10;V65BKI9mWLKFAdW6jLc54AJPN6P4B/G7xZqsnj5T5d9c3Ur/AGrULhVLRkbVbZs3cqejKuOuAa9x&#10;+Gvwti0i7uvG/ivR7b+3tSkJuBCu6O1TPyxR8DgdScZJP0A7kQqo2+X79K7qeXc1NKo9N7I+bxXF&#10;k6OKlLCwTbVnKV5ab8qu7Nfg7XsfNfxF+DHibw18LofCml+AZr77Oy3R1m0vhPcJKOq+XtQlQPlG&#10;N2AScdczaLpGt+IPhZovhiLxLNpOpafcNPcR6pBKklwXz8gTH7xRn7zBgSp7HNfRxiRhtMY46cU3&#10;yVV95iHt8vStvqEPaOSe6tY83/WbFSw6hOKbUua+u7Vno7q3pZHK/CX4faF4E8PDTNHmll86ZpZp&#10;psFnc9ctgFv948nH0rrvsyg8MaERVb5Ux+FSV2QjGnFRj0Pn61apiKrqVHdshMC4OGINYvjzSdT1&#10;jw1NaaL4lbSbptvlX20MIjkc7SQD+J61vOVAOBXzD8b/AIpsvhrxJ8O9Z/tS/kn8STfZ7lwyQ2qq&#10;4ZYQxB38Bvl6AEdKxxVaFGneZ6WT5diMyxkYUnqmul93vZ6NLqj3b4e+BP8AhD9HlS/8QXGqXl1c&#10;Ge71C5VQ0rHGPujhQAABk4HA4xXTJEPLChuK434GfEDTviN4Ct9TsNPntRb4tpIbhgzAoowcjqCM&#10;EGu2UYGMVrSlGVNOJxYyOIp4uca3xJtPp+C0GeSu3aSaT7Mmc7mqSirOYr3elWV/A1rewJNE64eO&#10;VAysPcEc1BY+GNB0yRpdP0m3gZlCs0Nuq5UdBwOgq/RU8sd7FKc4xsnoQmxhJyc04QKG3ZNSUVRI&#10;ioE6UtFFABRRRQB82ft2H/iaeH8f8+9x1/3krzT4b/C/V/iXHe6/qPiuPS9P0eFfM1K/zIqlR8sa&#10;5YZIX8uB1Ir1L9tfT73WfE/hjStLtmmubgTRwxr1dmaMAfnXQfCj9kbwroOnxXnj25k1W53CRrPz&#10;WFqjcHGzPz4x/FwcdMV8/WwtTEZlOyulb8j9TwWdYfKeEaCdTlqSvy2SbtzO9r6dld/iUPgB8KfC&#10;HxH8IQeOvHenXmq30lzJtbVGfydobho0OBtI29scV7fYafDp8KWtrFHHFGgSOKJcKi9gB6VJZ6fb&#10;WltHb2sKxRxrtjjRcKqjoAOwqbYPWvao0Y0YpLfv3PzzMswrZhiHOTfLe8Y30iuy6fgCZxTqRV29&#10;6WtjzwooooAKKKKAGMOee9eF/tqWol8JaLo1hZl7q71YvGsa8ttiYt/Svc2J3HNcD8ZtOsbi/wDD&#10;F/fxqyw68sOCRk+dFJHx+JU/hXNjKftMPKLPWyLE/Vc2pVWm7Nu3dpO34mb+ybc6jq3wz/4SDUoF&#10;j+1zqkKqpAKQxJBu/Exk+lepr92uO+BVimmfCnRbFIVj8m02lVbvuOT9T1Pua7Ffu1eHjy0YryMc&#10;1qqtmVaaVlzOy8k7L8BaKKK2PPCiiigAooooAKKKKACiiigDgPEegadrHxw8PXl+gZtO0m8uLdSP&#10;+WhaJM/gGau7gTBLV5/4r1D7F8f/AApaltoutLv4fqQI3/8AZTXoUeMcCsqXLzTt3/RHbi/aeyo8&#10;z05NP/ApfrqOooorU4gooooAKKKKACiiigCNskkV438e/jh4f+Gvi7S7PUfAEmq3VvG09rcTTCKJ&#10;N3ykrwwLduRxmvZHHJwa81+O+rfDiG20/QviZ4dS4sdQmMY1CVdq2xx1Eg+ZG5B9wG9MHnxPP7F8&#10;srM9TJfq/wDaMfbU3OLvpF2e2r3V7duprfArxX4V8V+Aob/wlp8tnbedL/odxNukiYyMTnk4BJJX&#10;2xjArt0+5XLfDH4feC/AHh1bLwTZiO3uNsrTCUyNN8owxY9cjHTArqEyEANaU1KNNKW9jlx08PUx&#10;lSdC/I3pzb2899R1FFFaHKFFFFABRRRQAUUUUAFFFFAHkvxWuRa/tCfD1/7zXiZ9zER/WvVomPJB&#10;r5Q/4KDftH6J+zn8SPh/4h1nQr6+Ae4uFWzZM7UeLcvzEckMe9cxF/wWw+B65LfCPxeM/wCzaf8A&#10;x6vPjiqNHETjOVtV+SPuFwnn+b5VhMTgsO5x5Wrq3Scu7Xc+2Nze1G5vaviv/h9l8Df+iS+MP++b&#10;T/49R/w+y+Bv/RJfGH/fNp/8erX69g/5zn/1A4w/6A5f+S/5n2pub2o3N7V8V/8AD7P4GDr8JvF/&#10;/fNp/wDHqT/h9n8Df+iS+MP++bT/AOPUvr+D/nD/AFA4x/6A5f8Akv8Amfau5vajc3tXxV/w+0+B&#10;nf4S+MP++bT/AOPUn/D7X4F9P+FTeL/pttP/AI9T+vYT+cHwDxhGN3hJffH/ADPtYs1Jub1r4usv&#10;+C1nwM1C9hsI/hb4qjaaZIxJM1mqJuIAZm8/CqM5JPQA1d0b/gsT8KPEF/faboXwa8XXkmn2dxeX&#10;JhksioggUtJICZ8FQozx14xTWOwv8xnLgbiuOssLJdd4/wCZ9hknrXA/F/U/hhPpNx4Z+JHia3to&#10;Z7Jn+ztcBHA6bx3ZsngDOSDwe3zQ3/BbT4GOuR8I/GGD3KWv5f6736da8s+Jn/BRH9nX4m+Nv+Ew&#10;1LwT42iUoiSWcdrZjKqOm/z85Pr9Pw58Rj6Ps3yNN+ex6uU+H/EksYniKE4RWt42bv06/ifdf7Pn&#10;iPw7r/gfy/C+taheW1lcGAS6hGVOQB9zJJ2+2TjkDAwB3ysdvFfBngD/AIK5/s/fDvR/+Ef0b4Xe&#10;NGsY5Wa1t5Vsz5CsxYqCJQSMk8sSe2eK31/4LY/A0DH/AAqTxh/3zaf/AB6qo47DqmlKauY47gPi&#10;qpjKk6WDnyttq7jez72dr+h9q7m9qNze1fFf/D7L4G/9El8Yf982n/x6j/h9l8Df+iS+MP8Avm0/&#10;+PVr9ewf85yf6gcYf9Acv/Jf8z7U3N7Ubm9q+K/+H2XwN/6JL4w/75tP/j1H/D7L4G/9El8Yf982&#10;n/x6j69g/wCcP9QOMP8AoDl/5L/mfam5vajc3tXxX/w+y+Bv/RJfGH/fNp/8eo/4fZfA3/okvjD/&#10;AL5tP/j1H17B/wA4f6gcYf8AQHL/AMl/zPtTc3tRub2r4r/4fZfA3/okvjD/AL5tP/j1H/D7L4G/&#10;9El8Yf8AfNp/8eo+vYP+cP8AUHjD/oDl/wCS/wCZ9qbzRvNfFLf8FsvgaRj/AIVJ4w/BbT/4/XUe&#10;Gv8Agqz8JvE2iw63afDbxPHHMX2rIttuG1yvaX2prHYV/bJlwHxdT1lhJL7v8zyH/gt1/wAjD8P/&#10;APrzv/8A0KGvhGvu7/gt1/yMHw//AOvO/wD/AEKGvhGvm81/36Xy/I/obwz/AOSLwv8A2/8A+lsK&#10;KKK4T7whvLq3soJLy8njhhiUtJNK4VVUdSSeBXO2Pxe+HGpFZLDxPHLA8yxpeLDJ9nZicKPO2+Xy&#10;cAfNyema7DS/+EMsppvEHifwfD4gv7ODHh3StQUSWQvHIAuJozxKYx9xGBUs5JwVU16xceI/2gvh&#10;X8S9Y/4SVPGGufC/wnHcw+Jdc1vS4pYNXRYWTyYLW1QKF89wGkEaRRRwsSTgk+Tjs3+p1HTVO7Su&#10;uaShzbK0Pdk5Su0knypt2V7XPjc64gx2W472SjGMEk05Xk5PTRJNcq13d1o72PG33IuXRh8xH3e/&#10;Ax29fw49a+pv2UfGcWk/CPSPBUEy/atabxLJY2tvJbRXV1fRQ2P2VYpZlYJKA07Rbhgv0yQMfK+l&#10;WV9ql/qGuL8Oo7/TdLsoV/t5tYKLptzcuyoot1YGUtHFIquwKoC3AOCG6V4F+IfxCL6nYXun+FvB&#10;0WqJp+oeNNUmJneXOZksrZY3894wDkuVjDEjJwRXrU8dh8LzTqSSS0d2nrZOySu3L+7bm8iuIq2D&#10;x+BlSqtq0+WKiuZykovZabOV77aXv1PtWXxT4MHiKHxhq+h6dZeKPCWsWOh3VldXVvdS3EmqLaQv&#10;NM0SLG00YS+d8DCyE5Oa6nQdK8b65pptfD00OiTapos1houmtHZT6feq2nNuuLCdNsnl4TdcRPwr&#10;9GJ6/C/jP4WfF/4e6nHpNp8PfEHjjT7mNJdG8V+D9DM1nqEJ6PJtci1ccq4kIUFchsE4wl0Px54t&#10;vbuPQtSi0HSNH2JrXiW8sTdeXcSDdHZ2sIdRPcMAXbLrGi4JPzKD2UM4wVeiq8Zx9nLW6fnbZLmv&#10;fS1r30sfH1Moy6thVOjiW5Ky5ORykm9oqLlZaqT1fV69T6Z/bj8N3mk+DPDN3rGmatHfJ4l1i2Fx&#10;rWm21pK0AFqYliigyI7YkuYlcsdhJBwTXzkOW/H0q5cfD7Ul1rSPCmn31l8T0uI/t98t1M2jbbeO&#10;J5ZPOWOUlniCAmNGAkxtOBkGjZeGPGnj7U77S/COoW2j6fo2lnU/FHia8szPDpVrkrEiQhl82eRg&#10;QiFgoEbsx4546mOweIk6qlaKSbburJuyvG3PdtWV43b0SZ9dk+MpZLlLhWbfJZvTlfNNtqKje2mm&#10;0mu9kS0VJoXgTVLvRPB76N8V7PUovHVykXh/Wtc0M2ZUtefZF82CF3Dhn5jaNsOrKTjlq2PAvwe8&#10;Q/ELxjdeHR8R9L0aO11C50/TGk0uW5bW7233eeqYdfIhQqYzIdxMmQB8jVw1M0y2jTc5VVZXb0lf&#10;RuL05b6STT00s29NT0lxJl7owqWl7yTskm7Nvs3tZtvaxh0U7SvC/jDxleXll4ZMdna6TZm+8Q67&#10;dWpmh0223FUAjDJ508jArHFuUHY5ZlC87Xh74Y2+s63oPhjwx8Uo9YutfkaNP7U0kWL2UwyBHIIn&#10;kVg2CykduvUmtKuOwdFtSnqtXZN2Vr6tJpXWqu9vkdjzbDLESpWlaPxSt7qdr2b721206mHRUmne&#10;FvE3i7xXD4C8L3NvDfSrPPdahdxl4NNs4ADPdyAEFlQFQq5G95EXIBJGt4a+Emna54W1zxdpHxz1&#10;C+h8M28Uupadf+EYbeaaSZ2SFRNHM0aoSrkrt8wBRzzuqa2YYHDWVSevu6JN25naN7J25nor27uy&#10;M8TnWHw+JVFQlJ3SukrJy2W+7WuiZi0V1ng7wf4J1X4V+JvG3iHxFJHfaXc21rptjasDummDFfM4&#10;yAwRsdPunk9Dw+lX02rWz6tZ6fKdN+0SW9tqT4EdzNGcSrH3cRn5S4GzduXJZWC1h8XSxNSpGF17&#10;OXK7qycmlKyvvo+nmdkcfg5VnSU1e9l5tK7t6LfsXKD0pqkk8mnHpXUdg3sK9m+En/JP7D/em/8A&#10;Rz14z/dr2b4Sf8k/sP8Aem/9HPV092ceP+Fev6H0V/wW6/5GD4f/APXnf/8AoUNfCNfd3/Bbr/kY&#10;Ph//ANed/wD+hQ18I115r/v0vl+R8f4Z/wDJF4X/ALf/APS2FFFFcJ94bHw48Oz+LPid4X8PRQ71&#10;ufElj5wLhR5aTpJJyT/cRuO/atrwn8QPjBB+0j/wlN54N8VeGNLj8STXXijVvE2lyWVstmJXeS3j&#10;WT/j6klGI1SMMPn3ZAGa41XkhlE8MjI6nKujEMPcHtWrpWu+Nr/U2n07xTdR3SxEfaJtY8ltpIyA&#10;8jj0HGecd+K8nF5b9cxEnPlcZU3DVNtXerWqWqtvs0mfP5plOIxmIdSnV5YyioyVk9E76N7b72Zu&#10;6xpniDWPg3r1/wDCHw3ZXF/r3j6OS6trjU4bW30XT0t2EEs28g+SrSP/AKtSc4UCq3xVsvGkHwz8&#10;E+FvhBp1x42sdH0ma1vLy3mgsxDqhnZprq5ikdTBDLvV1k+b5QQwB6vOqfFgnd/wn9x/4V0X/wAf&#10;pDqfxZIwfiDccHKn/hLouOf+u1TTyWpRrRnGd+Sbmk4fzR5bN3TdltZq3W9zzZ5TW+sOrRxPK7+7&#10;s1G++61b016W06lDxffw2GnaD4I0TW2vrfw9oMOn3WoQ5WO9uCzzXEqDqYzLLJtyPuheuRnYvND8&#10;T+JP2c7HT/hF4SbxBq2m+J7q617QbO+hhumjlhjjiuUEzqroPLVG5yM+xFVzqvxazn/hYNx/4V0X&#10;/wAeqSy1z4p2t7BPc+OppYo5laSFvGEWJFBBKn9/nBGQcc4raplMY0aSou0oTU7tJqUvevzJNPXm&#10;k9GrO3Y7quD5cFCjh6kYShZxlfmd1u3eNnch+CvhPW/C2k+M9Y1iw0zU/iHqPgy4ttG0O21yJbXT&#10;VZ032cVy+IpLqRctLJnYCkaISAxNjw34T1C1/Zv8SeCLjw/4Y8eeMtQ16x1PVPCM2qfZ7BoYlKrb&#10;QzPJGl48Bwz728t2d9oICmug1nXLmSynj0T4g30c3lpDayTeK0+fafmmcefgbgAQq5ILsCMBap6t&#10;r/iu98M6XaWPj2aLUIy39oSDxXHgjCqAf3/zNnc/oA2PRaxxWR4jEVJzdbWUoTfu6Xha0bpp8mmk&#10;U07681z5+WRrEwanVfvO75mn79tZyTjZ3WiT0XQyfg3aeKj8evCPxA+Nuu6NJq1nqEEGn+G7C8ik&#10;03w1Zrw0rSqBHJcrEGjiji/dQhiQWfBW94J8WeHbf9oXQdYW4XTtB0rVBDZmY5WK1Bcb3Pq7MZHc&#10;9WkZu9bdz4vS/cpD4lvbVZlwzDxhGfJ8vaiHi4JIf70nU5ztxxmDRvEut2VpfRXHxE3SNNMLFrrx&#10;GjGIEDy5WIm+bbhhtwByxIfjbpU4fo1sROpOerp+zSStGK974UnZLXrd9W22zpweW4fCQqTacpSj&#10;yttq+ujtaOiWyS0SSKul+FfEEHwb8Y+B9A8QaHrHi668QW2oTaPomrIsM9hEJFWGG5uNiTzDd5pU&#10;7VyQgJILHJ/Z90O58IfEy18V/EGTS4fEi6dfJ4f0NdYje30mZrdwklxOuYjdO21AFYxxI8mWZn+X&#10;rta8W3Umk3i6X45jWY2uLXf4i2MrFCANxuGA2thixyWOACqfIeLXVfi1nn4gz53df+Eui9f+u1Yf&#10;2FiI4Wth3WbjV1bUVe/Ko2un8NkrKyb2u02XSyuriIShUrvlbu07K8u7fLqk/s7aIufDDwfqul/D&#10;rxxYah4t8M23jrWtJt47XS7rWtunWlolxult2vURhJNJw0mwMuFRVJIZqteBU8FWHwq8V/BrT/iJ&#10;Z6XcXi2tz/wkmqabPJDqd8kxaeYxxkOF2bI4o8jEcMefm3VjjUviyOf+FhXH/hXRf/HqDqvxXB3f&#10;8LCmHOefF0X/AMfpVOH5Vuf2ldu8oTVoxVpQta173Xuqyd93u2dEcjpyblUrOTet+ZJqXWS93rsu&#10;y2Nj4XaTo+gaa/w28d6HcXHgXxdo97OLX7FKLjVBAxL65qN5Cyi13SxCGK3ibeI2iXI4DcFfanca&#10;q0ReKG3ht7dYbOztYRHBawj7sMaDhEHYDuSTyTnQ8Q+JfG10jaH4h8X3l7EzKzRNqxuImPY8Oykj&#10;8cVkqBjNbYHK5YXFVa1SXM5v5X1961/iaaUn1t20XdkeR08rlOo5Kbls7apb2u9X57XALilPSig9&#10;K9Y+iG+lezfCT/kn9h/vTf8Ao568Z7CvZvhJ/wAk/sP96b/0c9XT3Zx4/wCFev6H3v8At+fsN+M/&#10;2wNS8N33hXxppukrokNzHMt/DI/mmUxkEbemNh/Ovnkf8ETPjD2+Mnh7/wAA5q/SPY/rThGe7V9b&#10;Wy/C1qjnNXbP5Nynj7ibJcDDB4WolTjeycU93d6tdz82/wDhyX8Yv+iyeHv/AADmo/4cl/GL/osf&#10;h/8A8A5q/STy/ejy/es/7LwX8p6X/EUuMv8An8v/AAGP+R+bf/Dkv4xf9Fj8Pf8AgHNSf8OSfjB1&#10;/wCFxeHf/AKav0l8v3o8v3pf2Vgv5Q/4ilxl/wA/l/4DH/I/Nr/hyT8Yf+ixeHf/AACmo/4ck/GH&#10;/osXh3/wCmr9JdnvR5fvR/ZeC/lD/iKfGX/P5f8AgMf8j82j/wAESvjCf+axeHf/AACmpf8AhyV8&#10;Yen/AAuLw7/4BTV+knl+9Hl+9P8AsvBfyh/xFPjL/n8v/AY/5H53eEf+CO3xe8I6jNet8Q/B+ped&#10;btF5eoaZcOqbhgsMEYPv144PWretf8Esvifb3a+J9Q8Z/Dq3is4X3/8AEomWEISu4ybjhuARk9mJ&#10;HzBSP0CkXIKk+31ryb4yfCPTfElnqmoaz46ayS8WMWenteJa2qsMfvJPlYyPnn6AL71FTL8PTp3j&#10;H8SsL4g8R47Fr6xXUb2V+RN29Fb+tz5Q8Uf8EmPi541+zXNt4/8AAtrbrh1i03Sp0WTIXnOSeQCR&#10;zgbu/Fauof8ABKr4x6h4buvD0XiP4e2/2veTex6JP58ZZmb5GLfLjcVHHAA7gGvrf4MfBy7+GNu3&#10;nfEDVNVSSFUjt7iT/R4gOnlrzjjjr0rv0RtvWnTy+hKPNKNm/MxxniBxDTrezpV4zjHZ8lvw+R+b&#10;Uf8AwRK+MYOf+FyeHf8AwDmpf+HJPxgzn/hcPh3/AMApq/SXZ70eX70/7Lwf8v4mn/EVOMv+fy/8&#10;Bj/kfm1/w5J+MH/RYfDv/gDNSj/giV8Yh0+Mfh7/AMA5q/STy/ejy/en/ZeD/lD/AIilxl/z+X/g&#10;Mf8AI/Nv/hyX8Yv+ix+Hv/AOaj/hyX8Yv+iyeHv/AADmr9JPL96PL96X9lYH+UP+IpcZf8/l/wCA&#10;x/yPzb/4cl/GL/osfh//AMA5qP8AhyX8Yv8Aosnh7/wDmr9JPL96PL96P7LwX8of8RS4y/5/L/wG&#10;P+R+bL/8ES/jF2+Mnh3/AMAp67rwV/wSg+J/hjwzb6HcfE7RZXhMmZEtZQDudm7/AFr7s2n+9RsH&#10;rT/svB9iKnifxhU3rL/wCP8AkOooor0D8+CiiigAooooAKKKKACiiigDN1/+2ZNMuk0CaGO88lha&#10;yXMZaNXxwWAwSM+hr40+Lnj3xhq/xKbVNc1DT5NQ0pvs4uNPVmt/MjJyQsn8WeDxjI619sSc5GK4&#10;DT/g54P8M3PiDWZdMi1C11S4F8dNu7ZJEimUMWZMj+LP4HpwcVw47D1MTGKi7H0vDebYPKas51af&#10;O2rRXXVpNX9PkcV+zr+0d4s8Yj/hGPEvhy91K6jkVf7S0+2TakZ6GbkAYx1A59K93hYtErH0ryH4&#10;S+O/g/qGr2mpeDPDn2PWfE0ZF5Y20X/HskO8FpMfKgyOoALZHHXHr0AAhUD+7V4Pn9iuaXMcmfex&#10;/tCTpUPYp/Zffrbyve1t9x1FFFdZ4oUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;ketAFW/nktreWdImcxqzBFHLYHSvi/xh8cfjDrfiW6uLnxTqVi8dw6/YbWR4FgwfuEDGcDgluT+l&#10;faz9zXC/Erwd4P063k8ep4I0ebUoGDtfXjCALwPmeRVLMOAMc56d64cdh6lemuWVrbn0nDOaYPLM&#10;TL6xQVTmsle2n36anlv7F/hHxPBqOpeOtRsZFsL61WK3uZFG6aQPywON2Bjk9CfXaK+jof8AVL9K&#10;+ePAX7TFv4K1eHwP4o8E2+l6O0vl2N5p8E8caBmyW2TKGK7m68Y9COR9CWlxDPbRzRSqyuoZWVuo&#10;PejAexjR9nB3a3Din69UzN4jEU+VT+G2qt0+aVrroS0UAg9DRXcfNhRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUADHA6U13RD8wpW5Worjlc/wB7ij0AzvEvjXwn4Os21HxRrtvYwr/HcyBd&#10;3sB1b6DmsK++OPwf/sJ9ak8e6XJbrHv2rcBnYegjHzE+2M+1fOP7WFhd2PxMSG+8VyalI9mJGWSR&#10;R9mJdsRqq/dGMYzyevOa8zht5p2xBGzMeQqLlj74/wA+1eHiM1qU6zpxhex+lZVwNg8Zl9PEVK7T&#10;kr6LS3bXW/4Hq37SP7QWn/E0Q+GPCVr/AMSuFvMmubiELJM/oMjKADPqWz6cH0D9lC6+MtpBHo3i&#10;vRpH8Pm3ElhfXUy70zgqq8kshDd/u4x7V4X8Lvhfr/xP8V2+g6bayJCJP9Mu3jbZCikEgkDGeOBn&#10;rj1NfcGmabaabp9vZWkeyOGFUiUdlAwBRgI1sRXdebt28w4sq5bk+XQyrDxUr3bb1cfO/d/kWkBH&#10;anVGHbOKdvJFe5qfmq2HUUDpRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUZHrRTW68UAK7hF3M&#10;aqS6lp058iG/hZ16qsgJBrD+Keqy2ngPVLexmaO8urVraxYNgmeQbIwO+dxH0618Q6hHqejaxdWE&#10;t7Itxa3MkM0iyHJZWKk569QfevPxuO+ptLlvc+q4d4a/t6E5e15OXyvddXutFovmfU2g/BJ9bh8Z&#10;aV480GJZNa1OWa21q3kDyNC3KKvG5dmBkdD05qb4HDUvDizfDzxN4Da21TSLUx2urR2IEOoW6HbG&#10;fMAxv6cE55J45A+WU8U+K4hiLxTqCY7LfSf/ABVEvizxdOMTeLdTfttfUZSP/Qv6V5azGjGSkoa/&#10;LU+2qcH5hWoyo1MQnF2a0lo0krr3uqVmtu1rH0P+zcde8Dz6uvjXTV0201S8ln3X1wsTRTByCuxs&#10;FlKkEMMjivZYvEugT2JubTXLSRFUndHcKR+hr4FuJbm6bzLqZpW/vSMWP65pqySIpVTtH90cA06O&#10;bOjDlUNOmosw4F/tLEuvOvyydr2jpZabczex9cQftY/CyXxIvh2W+uLcZdZry4XbDE6sRtY574yC&#10;OPevStE1fT9b0yHVdNvI57e4QPDMrZDqRwR9RXxD4Y+DnxM8Z6Yms+GvB11dWkjMEnG1VfHBxuIy&#10;O3HfPpX1F+z3f/Ew+Em0P4k+GmsZtM2QWk7bQ1xGF6kAkAjpnvXfgcZiK02qsWr7aHyvE3D+V5bQ&#10;VTB1VJp2knJN+tt9/uPSh7UZx1pN2EzTTKvda9Q+KH0UBgRmigAooooAKKKKAOV+Nfxg8HfAT4Xa&#10;x8XPH97JDpOi2vnXPkx75JCWCpGi/wATu7KigkAswyQOa+NNN/4LfWEHjv8A4rb9nK90rwT9okjf&#10;xBDr3n3lsqGXMklt9nWIjaIWxHcOSXdU811RZPqX9r/4Ia9+0J+z14g+FvhXU7Oz1e8W3uNIudQU&#10;m3W6t7iK4iEuFZhGzxKrFRvCklSGAI/Nqw/4J0ftveLHh+HEHwcn0NYltrVtW1S6s5LS2jRocS70&#10;uWM3lht21YgZfJdSIiVcepgKOBqUpOs7P1tp/mHU/SnVP2sfgxpcyW6+KJb5nsbC5zpemzXAAvm2&#10;2UZ8tTiWc/6uI/Ow5wBgnL0T9un9mfXvEF14TtPiXDDqljdR2+oafe2c0E1rK32jKSK6DaU+yz+Z&#10;2j8v5iuRmn4V/YW+CXhXwlpPhOHQ7ib+zND0nTWvl1C4tZp/7OSNbW5ItpIo1uU8tQJ0RZAuU3bC&#10;VqSf9hX9nG7t7SC6+FGlTfYb+e+hkmNw0jXE9qlpcO7mYtL5sCBZA5YOcswZiSeNfVdnf8ALmjft&#10;t/s+eIfDLeMdG8YXE+l2+lR6lql//Y10kel2ryyRK93ujBtjuilysm1lWNmYKozXRfCr9oHwH8ab&#10;jUo/AEmpXEOltGtxdXeh3VrExkiSZAjzRqH3RSxSDGfkkU9xWLpX7InwU0NvEDaL4FtbOPxVaS2u&#10;vWlrNcx299HJK8j+bCJhGzEyyYfaGUOVBC/LXYeGPAuneELzVr7SrKKFta1D7dqLQq+Zrjyo4d53&#10;M3/LOKJcDA+QccknOfseV8l7+YB4t+IVl4atpDDJDc3Ssu2zWZVYqzY3cnp1/I4yeKhsPit4S1K9&#10;vNNi1dFuNOtFuby3ZTuSMgnOB16ds+leI+NdS1vw/wCKvF02n30KXMerae8kkcYkxGFZnO0kqN25&#10;sjr27iuLufHC2OlXc1/G7alNZrF9uuZGykjzO0ieWTgBgMdiMqecrt8ipmDp1P68z7LC8MRxGHTT&#10;d3az9Unqn0V35/ke9ajr91qHxHm8V+IQLXwr4b03z7S8LgpcXEi8v77UOAMdW9xXzT8abaztfix4&#10;gXT23RSak8q7RwN/zkfgW6V25voRoNlY6z4hvYmuI7e9itIzstVk85QIiFIAALLhiCQpGT8oxx0d&#10;lo1r8bWtfF8MtzZNrbNeJj5pg7FtuPcsOOOD27ebjqntqcYrS73Z9bw3g/7NxFSpvaDVkt0mtVfq&#10;3e/Q5IN/tD8GobIGc177pWt/Af4jBrfVPhNaafaq7LbyW8wjuHUFBvGwr03EkZJAx3OK6TwPoX7L&#10;VtbNd6L4fs2kguFhkXUleSRWIPaQn+HLHHQdcVlHL1N3jUjY9HEcXfV6b9phaikumjWvdp6fcfLo&#10;kJOB+HPWtbwD4ebxb450nw39naRLvUIY5oxn/VlhvJ9AFyfofavoP9pXVfhhL8KLyz0LTrKS5WWH&#10;yGs7cL5RLj5twXpjIx3PFcZ+zu1p4Y8KzeKtK06zk1mWeTZdXEnMNugAKjKkAs5wcEHDKeeFB9SV&#10;PFqDkmt2H+sc8VktTEqi4SbcUm+rW7dlZf5HpnxN1q+0rXtB0PwpDCtnpsxkW13vFHcTKjCKMOik&#10;bQcgpjOdvBxivRNH8QWerww+TcwtNJbrMY45AxVSOv0z3r558Qa1a3Ph+bU/CnnfbP7QuHXUfLEc&#10;iSMpjyRkgKzuMHBOEzjNdn+zI9zJ4p8QC6khZ1tbAM0Mm7eRGQXbBIDEg5GSQRXsUcQ/b8vR7H53&#10;mGU8uXe1b1gte7baTv8Af/SPX9T1RtOsmnWHzJDhYot2N7k4C57c968x8eftH+CPAPjjQvBPiTxs&#10;qX2r3ctvJ9hNt9nspEj8wicysHAK8DaCSeMA8V6N4jtLifT1ntImeS3lWZIwcFsHkD3wTj3r5x1P&#10;4C6tcfEG88by3qtJZ6hcSaWLW6SOMxTeXIVuEldWjcSqez4GGyclR9FgaOFqzft5WX6n5/mNbF06&#10;aVBa6f8ABPobRfE63NvuvLy3aFo1ltb6Fx5VxEx4Yc8c8dSDwR1Aqu3xZ+HoG5fG+lsPa9QgfKG5&#10;weOCD9DmuX8BfDvW7v4W2PhbVLtbea30P7GbyxVgm9mVnMedpKgoAG+XOSVCjGMuX9l/VTFZpbfF&#10;bVIBa26rMsOmWg+1yAviSQmMnJVwpAOD5aYAxg5xpYXnanO2vZ/fszSVbGcqdOF/nb5atHoFn8Tv&#10;Bd86x2nizT5WZwiLHcrlmOOAM/7Q/P8AGi5+J3gq0CtceLNPVW5V/tClSuSM5HGMg89BjmuT+Hf7&#10;PEfgvVm1jW/GGoa+3lsIU1K1gVY3JX94BGqjdwecfxN612ieCPDEcZhTwvYrGzZKLapgnnn9T+dZ&#10;1FhYTtBtrua0pYypC8kk+3/DENn8SPB2pTm007xZps0wZR5SXaFvmbavGehJwD0J4ra89jzuFZNt&#10;4C8IWTrJaeFNPjaNlMbR2aDbjpjjt29K1BDKBgY/75rGbj9lP8Den7X7dixTU6UUVJoOooooAKbJ&#10;9w0UUAfNPxbs7NPip4mK2kYzDaE4jHPyOf51h69bW0uqawslvGwGkTYDIDjFpkfqB+VFFfN4jeXq&#10;fr+V/wC60v8AAvyiaItrafX9JSe3jdSkmQyg5xG2K828au7fFe/lZiW/tjO4nn/WCiiscR8K9f0R&#10;6uWf70/8EvzKPgm7uoPEkJhuZE+aMfK5HWaMH8xwfWur8LyyRa3LJFIyt9qt13KcHaY5Dj6UUVOH&#10;+BepWafFV/wr80bf7TSJbeHdBitkWNWsXZljGATubnjvWD8FHd9YWF2JT7HKm0njaZzkfQ4GR3wK&#10;KK2qf8jB/wBdjz8P/wAk38//AJI6jQY408GTwpGoVre4ZlC8FhNHg/UZP5mvTPgxZWdr8UdW+zWk&#10;ce7w/Yk+XGFySZMnj1oorrw/8SPyPDzz/d8R8/zgeuDmLBFU/slpMqzTWsbMq/KzRgkc0UV7sT8y&#10;qfEi5F/qxTqKKksKKKKACiiigD//2VBLAwQUAAYACAAAACEAcTXkM98AAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tJNTXGbEop6qkUbAXxts1Ok9DsbMhuk/TfO570No/3&#10;eO+bfDXZVgzY+8aRgngegUAqnWmoUvB5eJulIHzQZHTrCBVc0cOquL3JdWbcSB847EMluIR8phXU&#10;IXSZlL6s0Wo/dx0SeyfXWx1Y9pU0vR653LZyEUVLaXVDvFDrDjc1luf9xSp4H/W4fohfh+35tLl+&#10;H5Ld1zZGpe7vpvULiIBT+AvDLz6jQ8FMR3ch40WrgB8JCmbJIgHB9nO65OOo4Cl9BFnk8j9/8QMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIyaf7vIAAAApgEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5y&#10;ZWxzvJDBigIxDIbvC75Dyd3pzBxkWex4kQWviz5AaDOd6jQtbXfRt7foZQXBm8ck/N//kfXm7Gfx&#10;Rym7wAq6pgVBrINxbBUc9t/LTxC5IBucA5OCC2XYDIuP9Q/NWGooTy5mUSmcFUylxC8ps57IY25C&#10;JK6XMSSPpY7Jyoj6hJZk37Yrmf4zYHhgip1RkHamB7G/xNr8mh3G0WnaBv3ricuTCul87a5ATJaK&#10;Ak/G4X3ZN8dIFuRzie49El0T+eYgH747XAEAAP//AwBQSwECLQAUAAYACAAAACEA0OBzzxQBAABH&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2&#10;WvqTbwUAAEcWAAAOAAAAAAAAAAAAAAAAAEQCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAA&#10;IQDSFirDgUUAAIFFAAAUAAAAAAAAAAAAAAAAAN8HAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQIt&#10;AAoAAAAAAAAAIQC+tkVz6zsAAOs7AAAVAAAAAAAAAAAAAAAAAJJNAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LmpwZWdQSwECLQAUAAYACAAAACEAcTXkM98AAAAHAQAADwAAAAAAAAAAAAAAAACwiQAAZHJzL2Rv&#10;d25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAIyaf7vIAAAApgEAABkAAAAAAAAAAAAAAAAAvIoAAGRy&#10;cy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC/AQAAu4sAAAAA&#10;">
+            <v:group w14:anchorId="3BFD3A28" id="Grupo 133" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-26.25pt;width:493.25pt;height:65.45pt;z-index:251659264;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-309,62" coordsize="62642,8313" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEA0IhjQn8FAABtFgAADgAAAGRycy9lMm9Eb2MueG1s7Fhd&#10;b9s2FH0fsP9A6L2xJUuyJMQpsqQJCmRtsHboM01RllCJ5Eg6dvrrd/khyXbdNcmWbh36EIcUKere&#10;w3sP7+Hpy23XojsqVcPZIghPpgGijPCyYatF8Pv7qxdZgJTGrMQtZ3QR3FMVvDz7+afTjShoxGve&#10;llQiWISpYiMWQa21KCYTRWraYXXCBWUwWHHZYQ1duZqUEm9g9a6dRNNpOtlwWQrJCVUKnl66weDM&#10;rl9VlOi3VaWoRu0iANu0/ZX2d2l+J2enuFhJLOqGeDPwE6zocMPgo8NSl1hjtJbNZ0t1DZFc8Uqf&#10;EN5NeFU1hFofwJtweuDNteRrYX1ZFZuVGGACaA9wevKy5M3drURNCXs3mwWI4Q426VquBUfmAcCz&#10;EasCZl1L8U7cSv9g5XrG420lO/MffEFbC+z9ACzdakTgYRqlcZRGASIwls3CWRg55EkN22NeezGb&#10;5vk8QDCeRpnfF1K/+usFJv3nJ8bKwaihM1g/+Bgf+hg/wcc4T/I4tcZG8TyfW5xw0XubzGfzWZg7&#10;b5M0z3P7EVwM3kIkjiCNXn7hxcd7mRx6mTzByz0jB9+SaZZGsL7ZyUf5dvzFx/sGuO9Hafq5by4T&#10;IWBvOPmoIGZtfIxR7OLCxwtabn7lJYQ9Xmtuk/ghIZ3s+TPNpkPM+oh28EXD4z6Us3QOQWjhs7vy&#10;RQSAENWY8+rv5fy7GgtqqUSZbB7yAVLOoXnTMIpsVm6EnXLBbqXBkWyZxxExflFjtqJ2sff3AjAL&#10;DfiA7s4rpqOAKh6Ia49QH2EjPha6AR5cCKn0NeUdMo1F0ILFdrvw3Y3SxoxxijGc8aumbeE5LlqG&#10;NosgSmLYJdNXvG1KM2o7crW8aCW6w3BGRLPwylkEq+1NMx+9xKp28+yQ8R0XQNKstK2a4vKVb2vc&#10;tK4NC7XMg2RwMcGniiUv7y2dWvBgp93jb7DlcCLvbLnn+J39e/4tn9vAHwnz+bY8nSX/5R0fj60d&#10;RnLN3SSFo2Sf8vJvQ3lJmIf92dWn5wN57xjt+VPDne5DXo8Y9Knx/DkQAznv5MAP2vv/014c7m35&#10;D9r7Fw+6MeXPTkVDCvjz2gZan9U5X9eA8JZeSxr4RboHrdFh+XEtXoAME1g3y6Zt9L2VlFAhGKPY&#10;3W1DDCWZzg4bxyBjHHc0HV7R6ESwlaHjfpp7CUqRhtjqc6iazpUAOdqXTPvTJ6a798Vl24i+QjFt&#10;7xtI1wPpdwQeJysvOVl3lGmnkyVtwU3OVN0IFSBZ0G5JQfbJ1yVkBgGNrqGcE7Jh2pU1SkuqSW0q&#10;nAoqpd/AdvDSVEX9gDV6tNO44OqbXpUNojDOsnweAv+DaIjm0PbHw3CoZFka++MhCpPcFdPDETHW&#10;db70k2CMLeSOln7WLmeJbYJhtvzyCvFbFVrxoKcv1riUHJUUafAYlDUMAZa+an5namW9/YWDDLbl&#10;dF9AG+gPpEgcZ9M4d9ICBMjUy+gexzBK0izyyhM098wB/VQgj9TQQ0E1VNew+JHyVm+XW++iq3SR&#10;5BD7YLkS5KqBWvoGK32LJdy2wEO4QdJv4adqORTq3LcCVHP56dhzMx8yAUYDtIHbm0Wg/lhjQwHt&#10;awZSKQ9jc8Zr24mTOZT0SO6OLHdH2Lq74FD8QyKAdbZp5uu2b1aSdx/gouncfBWGMCPw7UWg++aF&#10;dndKcFFF6Pm5neSY5QbUE/BRaMPVaIj32w9YCh/IJh7e8F6c4eIgnt1cEweMn4M6rRqbg6N+8LLC&#10;yofvm1WHi5lbR+bIagTDKYZ7vz9SNZddR0hVEk+kOzz6WIL9qrA+epnWc0SaAYUANe1fxf1DFOFC&#10;1evunhnMJh6lY7jTtCeKv381l6a7fRvc4y3x2Z8AAAD//wMAUEsDBAoAAAAAAAAAIQDSFirDgUUA&#10;AIFFAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAwQAAAEcIBgAA&#10;AL6rI1kAAAG/UExURf////Pz8/Hx8ebm5uLi4trZ2dfa19fZ19fZ1tbY1tbY1dXY1dXX1NTX1NTU&#10;1NPX09PW0tLW0tLW0dLV0dHV0dHV0NHU0NDU0NDUz9DTz8/Szs7Szs7Szc3Rzc3Qzc3NzczPzMzP&#10;y8vOy8vOysrOysrNycnNycnNyMjNyMfLxsbLxsbLxcbKxcXKxMXJxMXFxcTJxMTIw8PIw8PIwsLH&#10;wsLGwsLGwcHFwcHFwMHAwMDEwMDEv7/Dvr7Cvb3CvLzBu7vBurvAurq/ubm/uLm+uLi+t7e9tre8&#10;tre6tra8tra7tra7tba6tba5tra2trW6tLS5s7Szs7O4sq6yrquwq6quqairp6ioqKeppqempqOh&#10;op+in56inZyhnJqdmpqcmpqYmJiYmJaUlZOWk5GQkY6Qjo6Pjo6LjIyPjIqKiomLiIiFhoeJhoaJ&#10;hoSHg4OGg4KAgYF+f4B9fnt9ent7e3Nyc3NwcXFvb2tra2hpaGViY1tcW1tbW05PTktLS0pFRklK&#10;ST9APzw9Ozw7Ozs3ODo6OjMzMzIzMjIyMjEyMTEuLywnKCgoKCcjJCMjIyAgIBYWFhMTExITEhIR&#10;EgAAAIIhwj0AAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic&#10;7b15fJxXfej9Pc8y+4ykkT2yLCmWN1ne4i2OndUJSWichoTSBbgB+r5tobTQlgK9XLgtfd9PIb29&#10;lFvuS2m4pdCFpCvQAk0MCSF2difxEtvxGseyZGsZSyNpZqRZnuW8fzyLZkYzWpz0fXvb/j4fWzPz&#10;nHOes/zObz+/I6SU/Af8+4N8Pg+AbdtMTU0BYJomxUIBCxvLsCiZJWzbplwoYxoGhjAwSgZWyaIs&#10;DUzTwCpamIaJIQzMsoVZNDBME8swKNllTMvCLpqULZNioQhAsVTEsi2skgHAdMn5PZfPAWAYBsKw&#10;mDJKWJaJLFsUTQPbMCmUS34Zy7KYnp7Gsiyk7eBxZjwz79hTqRQjIyP+d+2tmNB/a5DP57FtG2AW&#10;gpjSwjDLmCULExOzaGIaBmXKmGXTR5DydBlp25iGSYkyZsHENi2KRgnTMLGkiVEwsC0Lw7YoForY&#10;lknZNH0EmS4XwaVRdRHEMCkUi0gpkaZFoVxCGiYlywS4KgT5twjJlqT/OTOewTRMzp09i4VNb08v&#10;YrGcoBZBTNOZ8GKhQNkwMKWBVbYp2yXsssQ0DEqyhFmwsC2LglXEKloYpTKmsDDKBrZpY9gOlTEN&#10;k7JVwi7ZlIyy23ZjBPGQwzItZNlgynApRdmgVCphSxtMm0K5VEU9AEzLBHtmcv49QrIl6SCAAgKB&#10;qqoARCIRAFRVRdd1AMKBIGgKilAIaTpSVdADugREZR2vPCDjsbgAp0QkEJIAalAXAKqiEtA0FFWT&#10;gAhFgwAyIHShhDQpBELXdFRNQxEKesBpNxgIggBNVxEohIJBhCJQVAVN0wGkHtAEDgkRXmemclPy&#10;PT/7Xv97siU5MZYZa9EAstks27dvr0YQw0HufwfIYTMzUf6kVVAPiYLQVIdpugstVVUVGgKhO7/X&#10;IogIqKhunageROoqilBQNdV/RzwWlwgXgQIhANSgjqqoMqBpAkBx23ARhKAaRAQUVFVFVZTZCBIM&#10;omgKqlDRpIoW0qRQhFB1DVVR0QNvCfOvpJyiYanqZ5UIKZm7Xj3K7NXxni3kvVVlVF2jtbUVVVVJ&#10;p9PgSkJCSpnIZrPxpqamgQU0DlQgiILUVGfHRSIRZ3fXUA5F12RI04VLNQAfKaSu6/674rG4Ry2c&#10;DgedshXUglA45EyEIgkIHSWkIQTomlu2BiF0RUfRFR8pAELBoDshzneXcqAHNFTVQVDpsEe/bx63&#10;rP29Dix2oWsXtbbOfN8X8p5G71pI+fnaWszfxfR3MVDvPY3eDYBRNnnXfe8CKEkpQ9rm3vVZwzQP&#10;eYX//jt/h1AUqSqqCAR1VFUlEAhIVVGF4rJKRVEAUBXFoVaK6r9IdZ5JIRQQIIRwygiXKwq/qMD5&#10;7HTUQzR3nTw5ViK9R0hbCgcVpbClBCSWbYFESimFlFLathTePNi2RErbkZmRnhjnlXXblv5LpXTq&#10;CiEaiYnzIYaoKTsXotejVrULV/u+egtbDwFgNkIsdAz16tZDqkZ9rdfnxcKcSNyg/XpjrNtGBTfU&#10;ALQTZ04DrPFenmxNegskFaE4f11kX0TnhHCr1CK/UBQpvLrOb7PakVKC4n1AeDoICtKWjvQiLAtA&#10;utKEsxlAIGz8fWbZEhRsy6qaINu2EUJI96+wsT3kR7q7rt5GqNjA1DxrRGUbIVXl59oNUluuFhrN&#10;f6PNs5AN0OjZm0HwufpfCfXGMicSL6D+QvoBoAKKtyXkN//yr4QW0qoWWlEUCaCoKkKA6lJ8VXX/&#10;Ki5nUJWZOi4HUISCEAIhlJkRCeH8X/GOWYySSvFjBjn9wdo+DlWLLE4tobhE3a0mAOlvQH/v+QQf&#10;6SC8X0dK6XAo93dZ8bdqZmf/thCKN9cGWWgbleUacaDKZ9R8l4AwyiamaWBbNtKWFEslQsEgxVKJ&#10;WCKGtG3CkfACu7M4GLo0jG3aHH31KFbJEGffeB1wjBnCsh1zaIVBA2D16tXY0ua22/cgpIIUNhs2&#10;b6gcb+04FwT5fF7zNoFIdaV85HaRxcMUf6V9hHAfziAIPvWtQKq3GuYSDRykr192vkmqh0gLgsJ0&#10;AduyuXJlFICJiQmsgoGBazGbchaw0rLVusTRp1Z0d6NoCm1tqUb9qgcLFm1OHj8pbNvmB/t+iFE2&#10;OH3qtGfkaPiObdu3IRC88777EQGFrdu3zNOdq4P0lRGkhJdfehkpJYcPH563TjgQRGgqpakSIqDM&#10;VXSx66j7wpFlWiiKUk11GzRaTdlrsE8RCATZXBbblmTHJilLg8mJScdsWS5hlA3Hpi5NTMtClm1K&#10;VglsQbFQJBQOUSwU6bimAySya2WX0ynbZt26XrefdbtUjSQ+Z3H+Kh6HcfUNh1MJbFdvqByL9LhG&#10;jZBTSf1fP3cey7L4p2//04IXc9u1WxCa6iNasiXpyaiL5ST1wO+tZdtYliXzubyQUi7IyleYLqBJ&#10;GLmSJqBpDF0aBqBlSYvP9a/GujSVc3wtB599kbJp8uqxo1KWLTEwMIBpmWy7dgtoCgJBZ1enYyRx&#10;4WJfn7CllKdPnQYQf/wnX3F8H0g2bFiPqmrygfc9gBZQxdLU0oUq/iRbkmTGM9i2rWnuF2lLWyiK&#10;4g1WgCMGAWiqKhFCqIrTUUVREUKgKML9628eXww69OJhLGmxf/9+AF584UVMyyQzVncxqpA32ZIE&#10;BW7YfQOqpoqbjZvRnMmX63rWCVUoEsURXVyJzZHlQYgZJJVC+OKUdP868pjzKul9R85s6EZ+E08v&#10;GU2PYUkL27S53H8Zy7aYmppCGiaplEPVW+KJKtPpeHbSb8f7/OT+HwOQGXG4yPbtO9BCGrGmWKN1&#10;mzVPHoymx7yP4lt/9y3yU3mOHz8ONsJD/j237RGRSIQNvRsIhUNV9Y+fOI5lWjz66KMAuHqij5y/&#10;8Eu/QDjqiEYVnGvBMF2YxpaSgy+/TKFY4MjhI1Wy/u7t1yFci97mTZurxprL57BMS9TbxFOTeYmm&#10;iFK5hKKHoRExnAOmpqZmxCEpfZN1lTjji9MVMMMBnL/lchlbOlJ5ZmwMq2TR399PsVRkctLhAJ7f&#10;oQFUtZ8Zz5BsSXL6tLMYk5MO4liWKc6eOQsg3nbX7WiazqqVK10Hj/AtTH6brmLtWn2kh+CK01eh&#10;oCCRKELxkV8RDqu1XS+aZ2saTY8hsfmzr36dQrEAwJHDR6oGcc9db0cEdLZu3Vr1u4dkgI9ofX19&#10;AGQzE6AprFq3hjDheptgTq7sFLCx3f6Pj49TKBZmEZuoHpS+tQLQFdXR9QIK8bhDebu7u50+TWYB&#10;mJ6aQugaw5eHwSU2sUgUVdcIhYL1ulIFRtlZ8xf2P890qcjg4CDT09Ns274NRSji/nfcRywaZf2W&#10;DUQCETRdp6mpSaq6KlScvpYNA0VT+MhHPgLAI4884jtIn336WZEZz/DF//5FAD7xnz9BOBqWFdx1&#10;IaBrmkuxjLKJiAoUdcaZo7mcQFVVKRBCUVSEIlBVh9qrioYAjhw5ilF24kAe+n++QnYqz/nz5xfa&#10;ibqQGc+QGc9IQFS2dWngMqqq0rOuh1g8xsrubhShYAtHMRHS9svWbFaf2HvKuZRW7caXnpnUA+lu&#10;7nw+T6lUolgqUph2NkFrayvgIE8wGGT95s0kYjGuWdNNSAsiFAUlIEgtTXmzTdc1XVglg1eOHgbT&#10;5vLwEABP/PAJAO57131EQ47n1d0Q9RBfAqJYLCFtZ2NmMg7Sp0fSZMYz7L1nL7qu88lPfZJkIsmK&#10;FSuIxWJzUsihoSFM0+TB33+QXDbHvsf2kRnP8NCfPIS3f/7r7/xXEi0JVGV+RCuXHJ3oxwf2MzEx&#10;wdiYw7F237BbxmNx8a6f+WkSiQRdXV2V1epS8+ZEM6ZpEk/EZ+l02cksQhGiVCoRjoYXxAG88Zim&#10;qc3oBLZVKePPvMgRJeo2PD09hWVbjI+NM1WYQpYdbd5yzJdV4FGZUCjke1fbW5ciAjqqpgLIyclJ&#10;AZDPOcFdF964IKDaa+1RqUe++QghTediXx9BNchtb7+dSDiMpmsVoo0r1rkcQXXsn0KquIqCIh2R&#10;yucEvuXK2xzT0wWkbfOlL36paiEB7rv/PuKxOP/5079FSyJJV1fXvOa8oaEhYZomf/AHf8DExAQX&#10;BwZkZjwjnn36WYQiuPW2WyVJp41gOIQe0Br6ACyXu46MjDAxMQEgM+MZAUhd10U8FicRj5NIJIjF&#10;Zm8oL4jOfQaApmksb2tnMhwl1ZYi0ZQgO5n19ajL/ZfJjk3Iph1NQp8n9Oz4seNMZ6fI5XJIW7Jj&#10;xw6CwSD/6b3/SSTbWujq6vJ9TnWgSmRqb28H4LO/81l/DHf+xJ2Upkvis5/9rEyn0zzy599E0TU+&#10;9uu/QXNb85x988JDioWCrnnxHtK2cXSCGZbpFVQVzeUAji6guTrBQ3/2VXK5HPse3ddQ8fLc1He9&#10;7Q4C4RBdyztQXO6zfdc2wlrEH/QrL79CqVxi6PJlyqbJ2NiYH8bhgfeezCHnb+uyFPF4nBtuu4FQ&#10;MOiaRoVkxkglKzDbR+4Z45dTtqpcBRQnC5Qou3MkfX1FIFjdvZLmpmbCehhNm1FuH3/qh0xOTPoR&#10;lu9810/5SBiNRgHYe/fd5KemiARDYrpU5Ac/+AFjY2M8vf9p4Ykn77j/3nrU1u/j97/7z0yMTzCe&#10;Gfe55n3330c8Hhe/+zufpW3ZMhKJRFW9v/2bvyGXdQjJq8ePUy4U+b8/93u0t7f7iPY7v/tZAG6/&#10;/TbyU1P8+q//uhdmwKOPPUo4EhYr1q6cVyR69pnnyGazXl25t3evaG5u5tZbb/XfNQ/MWo/Kektb&#10;lpAPTPnlCuUSYU3BFLOJ8BygaR6i25Y9owBU6gS1dhigbJSxLBurZJDL5eq2nEqliEQibFjbgxYJ&#10;sbZ3HYlEgmSqhYjuIP6y1nYCM8FWbN3qmOS8NnvW9gBw4tgxpstFIoEQ3/3n70vTMD1FSb74wosi&#10;Eol4NEP8/C9+gJamFgFuIJcQQlUdBFYVFQmoiutV8DiBUJCu9O9RJmk5lO9vHn6Y4bFRX7x74IEH&#10;aG52qMxvfepTdRfzN371Y74+A3Bq9yl6e3oBfKT8yXvv9b9ns1meeMIRh86eOevb5+98+51E49F6&#10;4oEExPjIFYbGrlSZPuOxOM1NzcRcDsAM9wBAKIqwAdu0sGyL6XKRfC5HPh6v4ggAidYm1KBKx7KZ&#10;MRaLRQzDYDwzTkgLymAsJCo2qpwYmRCGcETjbGaCy8ND9Pb2Eg4EuX7n9bQta8MjBBVQz4k4F0hA&#10;7LntNgAOvvAC6dFR9j22T2bGM+LYoaMk25bQu6G34Ub1iH/ZMHTNi/ORtpyx9LihD6riBHFpuscB&#10;HFHja3/6DdJjo3U5QLI1iaZqfPCDH6SpqYn3vOc9NDU1VVKkhrC2p6fu7/v27SPrUq9XXnlFeHI0&#10;IDwKFQqFZDgSFvncFM2JZn+iXMuQoxPOqAtVDjP3Q5U+YNu2bxGSpuXHS8UTcZYmWxflC7GMxpRp&#10;zerVlA2DnTt3MjQ0xKVLl7CuOOX7X+8jn8/Ljs6OSkSj742LGGWDk+fOkp3M0tvbK8ORsBAINm/Y&#10;SLI1WYto4h+//4+Mpkf5Xw/9L1+k88SU5qZmUq1L+Omf+1mSyaS/sW+54RYAnn3Hc74i7+kJ58+d&#10;Z2p6Sqzr7ankVmIkk6ZQcHSmy8NDpNNpdly3g2RLUmzduoX29vZ6ItCCfB+1z7xNG4nFYHTUr1t2&#10;I5ulbTMfGHZZ0zSXTphF07GbK76Ht0omA7CljW3ZlE2zLgdItjgKWDQaIbU0RbKlBU3T5pL7FgSb&#10;Nm1iqjCFisLHP/EJCkaRv/jGXzA2kubMecfbmB5JC4B9//SoTDiUWtz30/fRmmwVUrU9TuDEDbk6&#10;gFCcMAkvRMJxMTvDPXviHNOlKV559SjpdJq99+wl2ZLkve9+j48knthSC+FANfUpmaWGY/M2/tat&#10;W2lubqbvQp9PWNJjoyghTbQtS3mhwU57pZIoFApMT0+TGc+woquLaDgiARGIhAiHnUhXZpyA0jQN&#10;MG0R0vTaLvhgMacF7/8PWEgoyAx4TNwLoZkDPAnINC1d0137ryksFCEcO79f0IkdUhVVKELhG1/7&#10;c4bTw7M4wLZrtxCOOZTn9x98kJWrVtVq/G8KKttqX74c27Y5sP8AAMmMY0VyFUIuDQ+KZNk5qVQ2&#10;SgiPIygCrIqNPWMEqGYJnmMtoEBj3J0TFL1ajrcXQJFmKs98dBcTZosKtU6hmQU3/bMeopL7ihpC&#10;pKqqgwgqlAtFsvk804VpTNMkn89XiUYd7csBx6z6hDu2gUsDWLbFmu7VEJlpd2hgiOzEBNPlom8g&#10;2b5tO2vWraG9vZ22ZctmiV3MpvL1vPj1DAQA4pd/+ZcpFgqcPH5CZsYyYv9T+4lEInzoQx+io7t+&#10;6IcnAZULZU3z7OKSBjpBPba/AMJeO5FvNbgh13PKkrbtmDQEwvWlVVp/5pY9jbKBUTCqDoo0Nzej&#10;6Tqh8NwxNbftuY2Ozg4/PLwpOr8oeNNNN7Fp40ZeefGgb+M/deoUg4ODtHe0e3qCADhz/BSXBwZ8&#10;38v01BRCU5FIvv2tb0lA/MN3vkU8FmdZ2zJC4ZB45JFH6Ovr4yMf+Qj3r1gBgKZrqELlj770R/T1&#10;9dG2rI0N69dzy623VvXtne/6Kf/w1Pcfe5R0Os3ZM2e5NHCJjZs3EkvOrPO58+e4NHAJmPHM79i1&#10;g+u2XkdLS0sjM+1832uhajNomkYoHEbRfW4pJVIYtjFPM2Aahq4F3fh607BmWq4IKnNNh1J6L5aV&#10;FhYHEslmmpqaiMfiaLqOpmn/YhvAa/d9H3g/Y9mM+LMvf1W+MdAvPPv4wYMH0VRNWpYl1m/sFZlV&#10;GbpXdRONxlBUx0nmKMhSqFLFlhLFV5SRHovY/9R+Ll265Jtk3/fzD7D7uhu8hZyri/IPv/iHC1cY&#10;XNi6dSumaRJrbvJ/GxkeIZfNUZgqVJUdGbsihsdGwd3IJs7xSkBOTk0AoIWD0pwuingiDjOcSFr2&#10;TEStKlR0TaMl2UIulyMWiRKMz1Yko9Gof8w01ZYilUpRLBYdJblcjWiTk5O+zyLRlKAl2UJrIklT&#10;U9OsDfDn3/wG58+84Z89roixklbJEDBz/hjXe/zg5x9k48aN/m/gW4zkbXtuE6m2FC8dfEmMjY01&#10;NNpAlciqaf5RAOmwTEXMcCFFUYQQQr722msiO5njn7/7XV8GB9i0rpdEa5IHP/8gmzZtcga+AAX4&#10;rYDtO3Zg2zaP73tcTEzlSY+kJUBmLOMPYPzKBLlUHssJmXblHkcJ9oODcIypnh5UGR0qKxRaoSie&#10;GbQhDAwMkM1mxcBgP7l8zjeRLluxjIgexTQMtm7bVneOPP2id30vtkvhLw8PkR5JM+0ioAdjw2n6&#10;LvSxoqtL9K7vZWPvemJxxwTrnUR75fAror+/nyH3QHksGGLTul7HlJh32rvt/j10tndx5113Ao6o&#10;WW+DJxIJv8/bt21HEQovvviiHBsbE9OF6r5lMxO+En3Trt00L2kl1uxbqqqIwwv7n+eF556rN5X1&#10;RD5gJnqgAnzRKBQO+R5/oK6/ygfNKVe0i5rmHQEslWcEYNeb5llXfDla1Mi6wViUJpdyvVnld7Hg&#10;Ldb73/d+Jt8xKR/8/c+LkydO+fZygB//6Ee88OIL8mOf/A3RkmjGc4rZQgpwNoYCyArLkBdUd/nS&#10;ZY4ce5UdO3Zww7IbWNW1al7b9nf/+bucfu20fPTRR4WHCOA41bo6Hb1m6bJU3U3gjad7RTcT4w41&#10;7798icx4hrLhU1sJiGmjRGY8w8pVKx3OFI/RlGgCN2xcVPh6jFKVYuOFkWDYFoVcgcnYJJZhYUpj&#10;QbpLPBKlubnZjzi2S9V1hHtiD6ApkWB52zI0TaUerF69upLSV0PNsVOv701NTbNLurBmnXMs5vTp&#10;03JsbEzIcuPxeJvFKtq6FtVn2J8qFBRV8UUCVdUQIL//T//Miy++yHhmHHCsQJqu8dHf+Cg7t+/0&#10;XPINX/gWwix58tprr5W2bYtkshVNr/Kucnl4iHg8Lkq5kiPeVek8jiUM23Y2eY1n3LOihDTfoz0v&#10;jKcz9PX1iVoH38CFiz4FGx8bn3NcqaUpuq5xNsxrr73G2NgYdtGssvS4h53o6OxgdfdKfubnfo6V&#10;K1dChTPu7nfcLSdzk+L4y8cYmxiX3/rbvxNnzr8uTpw57b/r85//POD4PnpWr+G2t93uOM0acATn&#10;nZ3kpqeIx+Ok02kn+rcCKkXlltRSUu3L0LVA3baSbUtYNras7rM6UKsk1/6GJp3IA839ubZvleCt&#10;r21ZmibdnWuX7Rnb+QwhqetFFYogEomgSdU/q/v/EczqSywWEwA/+66fkduv3Sr+9h/+3nNUyXQ6&#10;TTqdFocPH6JgFGVPb49ItrRgKwJpOZYwWwHFtoXNTHg1gHQPCnWvWU13d7cfRTkXvHLkkB8gVwlH&#10;jr3qfx4ZG5n1vHJcyZYWWpNOTFIo5FDBsjSqzIOeHgcQicVkU1OTqOFSsjnWLFQ0IvEYuVxOiBkC&#10;MWsOc/kc2XyekcxM32LxONFoFEVR6m4IXdfrGhYq++YFutlmfYp8yy23sGXbFjQ3/ELRBbribBhV&#10;V1FdC4xniNA0rdIsPevdbhzcLImlHnjrO21MzzjLLGkBM2HSgDh+5Bjp9BVOHj9RFRB399672XLt&#10;Fnbt3tXQwXUVsKgTQbV1VqztFnowQPQx30nkt5XP5cnn88K0DC+s2jOZMlO4mhN4h/XnW8jFgmnO&#10;bbHQ5l7AuSwrVdTRW5ce9+8HP/zLwjRNntz/pOx/vU8AHHr1CGPDaQYuXOSN02f5obuBV/X20Na6&#10;lFv37OGaFdewtqfHFwUr+ld3rSqOm/vQyP/gedEXMdZFlfUONdUDr592Wc5oeoZZ9iPrXDVAAljS&#10;mtV4JBBycr/UAS8oa3x83M9FVDJLYIGJSTQYRdVVpJR0tHdUxbZks1mmpqY4d/YsY9kMpXyRolly&#10;4vcNG9u06ezoIB6Ps7anR1ZSvy0bt7Cmew3f//73ufDGBQBfPzh17jTTpaLsvKZDLEu1C0UIbFcz&#10;FrjeYncSFVXxTXuVsBBHUuVhkAqoWiCrOHdcS609H6oWU8DMBvXAlEYtEvifPSruZpqTrsiAUBTi&#10;sTiT4UmEUa7yiZjTRaZjRYZGnEM1mq6TyWQwpcHQyDATExNIo/r0nAeejgmOEpseGma6UC0eevAP&#10;//j3vHro2EKtQzKXz4lP/ObHuXXPnrqEYOjyIEePHvWtU3OB10+jVNY1d+GkZc8cQHFEIMGZU6c5&#10;fOyofxDE0wVu3bOH+955f10Fb2hwkCujozz5xI84c+4s7qEI/3nvul7alrUBcM8991SauxgZHpZX&#10;RkfFgf0HvLrSMqs2ody6davo6uqivb1dULEJPAtGPBH3qJWPydNTBZnL54RVtBCe8ijFDAWtCJDy&#10;jiR4upJlOtnhzNL8QVmpJUvo7u4mO5mtdCaKVCpFMpkkHAg29DJ7kJ2YoO9iH+DE6cwFY8Np+mJ9&#10;TI5NNrSmeETpxIkTDAwMsGv3LvG+D7wfcEKn87kc/+NLf8SzP97v1+nv76e/v59XXzkEQPOSVhIR&#10;h8N6+ZO8LHdzjiUzwWB0mPxUvvaRBMSrh47x3W99e9bvtWOoHNdY1jd8zB6vpmBLW7q+HWEvoI+m&#10;sDRPhxCWZc3oBL4xEckC2ZI32UNDQ7zRf4HBkSHG01fIFqeQZUsWTWdnq5rKcHoYpIO4A4P9tLe3&#10;k2xq5cdPPSWOHz/OhbPnGBoZoVAuCcO1jLjmLjE0NEQkHGZgYIA169Zw064bq0SyjZs3ksvmAMRz&#10;zzkxL30X+8hkMtxx+x2uvWuG4wnphEpI/+C+qxO4us6g6/gZy47OO6Hbt++gbJo8+eSTVR719RvW&#10;s2mjY0JuSSYbVXfmsTDtW4c8aLSY04UCExMTFO0izL9GUnpGgJqy3tHJRYKkDqJVGlo8MMtVZRp5&#10;h6n42xDnasTJ6nEIFaVCoZ0LvH4aZUPXPBOULNsInBQpnufg3IXz4rlnn/MDrjZv2cymjZtYtWZ1&#10;FRc4d/YsV5wAJv77F75QTzn0O3bo0CH/x5PHT7C8q5M7brud3o0b+N63v8NjTzw+Z+f7+vqcswG6&#10;JicmJkTP6h65tqfHb7852uRHeXqKJTYim8tSNAq+7O/pBFUHbxx/GUCVvRnmDoLzoIIDLdpZ5oGX&#10;JKyyHTcgzP/uebH9vhXt2vfW5Qq1fTNNk6mScybEME0i0SiKrhHSdLRw0D+voOqan97SzJYoOogo&#10;ki1JP0OeB1ok5B8zHc9OUjhfYmh4iGw26ynZ/vtXdHWxqrdH1BEjRWXvK8yktCXbZm3kbDbL5OQk&#10;L73yEo8++ijd3d1y+/btwjUb1wWPyJlFY0YnKFmlWSexIoEQshIz3Bdbc8RrL9ScWAmmdJNi6XW0&#10;qtlQVcY0qiwnVYqlViPaW7btjcdpSCjSlhZCUZC2VeUI98ZRKJfIT+UpzCOaACxfvpyN6zeIE6+d&#10;qAyllp2dneLmm25CKApLlyypW9fL8drf389rr73mj7O7u5tQsPpMcOey5axbvYbLw0NcHBjgjjvv&#10;8I90xp2QaH8kjz76KM8884y8cPac6O/vJxiLUhtEd+7CG36Q4O7rrqf9mg6Wt7UzePkymbEMz7/0&#10;ImdOnATgihOrRXd3t+xe2e3lD62ag87OTgAuXbpEX18fl964xOTkJC0tLVCBwM2pFlZ3r6ydinkP&#10;JjV6ULFZBOBn/agHnkHIME1N89IdVr6kSi6oaNQvUOOEKBsG45kMZWlgzDh2SLYkaUm20L5smX8G&#10;dnBw0A9FaG9ro2fNGiYnJ3nlpZdFeiTt10s0Jbh2y7WsXb2WYqlIuVBEDeqcOHacs+fO0dnZKXrW&#10;9tDUWr3bO7o72ZzdjAKceO2E5MxMqpGpfF4Kz/8nQSgIYbuDkzO6igzoZgAAIABJREFUgRSwunsl&#10;O3bsYGBggNOnT3PHbW+rjH+pO7G37tnDrXv28Nqpk36AHyCuv+563vPe9zZaDwBp27aYnJx0dALX&#10;0dbd3U0ymaQC0RwuGNSJNiUYzzm6R34yJ03TrIs40rYpF4o+Ja+XSCASiZBsSZJsSRJvaSIRSxCP&#10;x2lOtaBHgrSdX8qlJofzj+ectQuFQqK9vZ1ozVy0Lkn6GSOmp6dJp9OcOXeWHzz+A3btvp5rN27x&#10;+7n7uhvo7OxEUzVUNBTdCeVX0aSiKULzUmdWxGq5G6lqrPv27ePJx5/wvc/rN6znxptvpKNz+Vxz&#10;DoAlLV3zYig8LV8IxVcSp8vFqgPbnR2dbN68meYl1UfXHn/icb71D98C4PXXnbAKTxn8lQ//Cj/1&#10;rp8iMznGVHaav/7rv+bJJ58EYN2G9ey64QaeeeYZjhw5wsCAkw410ZRg+fLl3LP3Hu655x6Grgwx&#10;NjJzrHF0bIxU6xLalrXJYCBUNSHRYNQXh2rFBmx3Azgh055HHORsf4iialUUczKb5UrmyoLiokJ6&#10;tXPIMT/PCeLEiRMcP34cLxEVQEfbMjZv30qqtQ0qPaM9awgHghx49hnS6TRP7v+xmMxmwba57533&#10;c+uePX4be267jR07dnDizGu8fvp1nn3uWY69egxwUrebhsnee/ay55Zb2LpzG+t7NswaX0gL+lYa&#10;D7FXrlrJ7pt2k1pWnX1ixYpuH2kv9vfBaTh5yuEiy9vauXbjFp/Sd3V11Ys2XrRZVNo206UiFWTA&#10;0VcWkHHdNExNq5LpaqJHa13WuXyuIjtiNXgZGDyIRCK0LWsjHHOOHiabWgnoQbZs2+In2N26ZQsr&#10;167k4AsvMDg46EdFtra2srF3PanlKZqamtA0jfaljiUoGonwtrtup6uri462TtHU1FTFPuOxGEva&#10;W9GlTrIlWWlF8E1x3hB9HlBn4rdu2UKqfSmPPbqPdDrNj/f/mOGRYd77nvf4p8IaQo2Zs1SeX5Tq&#10;v3iRZ555hpHhGYdVUyJBR1cH0Rbf9yEBEomEKLQtIeKeQMtmswy75syKoDHJjAdZhLSQ1Bw9xzFQ&#10;qCqRSITp6WkiQecMglpzZjifz5PL5UinrzCevuL/nmxJ+lG1XlIAD+LxGLZpo2gKyWQrqVSK7GSW&#10;k8dP8NTSH1OwimJj70a5ft36q9Wb/DV9+sAB+fzB58UzP9rPY088TiqVYtu1W9jQu0HMlzjM00NK&#10;ZknX3Bw00rZMfwtUEMUqXWD58uVs3LyZZFNrVYNjo2Oz0o+s37Ce22+7nY3rN1bF3Kxft76ybQHw&#10;ve98j8pYm1RbirW962hrbfNMn1XUo8GkCHBYp39uWVSVcawsM4Os/DBrI2ghDVXTZqwdpk0unyM9&#10;nvazMjQ6MVeb18e0rIZy7rmzZ7lw+QIvHTzIoUOHKBaLflKCjq4uOjs7iSV8yiwAWlpbiMdi9K/t&#10;ZfTKGOOZcfY9tg9AZsYzvPLSy+L2O94mbt2zxzcdt7e3s3fvXrHrxht49chRAC4PDZIeGub+n3pn&#10;3Y39wivPc+BHT3Pg6f08+4wjaqRSKVasXMHa1WvpXrViVp1YU8xPG7O6eyUDAwNcvnSZ8+fPo+ga&#10;RaNMNBAV69etX4jsX3dtvO9lyuSzU2SLFUF82uJi2GTZnlGMy+YsBJHeZQpeec+BsRAQ81tT/Lb0&#10;GhNdRd2FWFrmU5T8+t6xu4VAe0c7y5YvY3x0nOHMKJcGLnHk2KtcvnSZQwedTHM/+ZM/yd69e2fV&#10;DdRYTOxifXkd4OLQRZ5+8hlePvyKPH36NKlUSnR0dgCQaG5mSaq1tooMhYKCUJBEczPhSJiMq6wC&#10;Ij2S5kqmbhixAKQeckILFE0lqAcIhEN+kjUPPKflSP+I4+yqCOVOJpN0dXV5IvGc69O1cgW7yrs4&#10;ET2OaTiJE55/4Xks25IjoyP0rO5h06ZNjUIzqsymHld68ZUXeW7/c2DbvHL0sDz+6nEBDnfafcNu&#10;7r3vXuLzpJapbL1klHUt6MivwjvFVGk9qbEfN2w0qNcPkIK5LUke1C6Cp8RZwqqaiAbQyOZM7e/e&#10;GGvPQ1AZPScElcl4A6oTr+IFjNmG6aU3ob+/n3NnzxJzn3sLuW7Dennf/ff5pr8N2zf5b/L8KRcv&#10;XuTsG2c5dPAQB/bvZ2h4mGRLUqxZs4ZdO3eiqBrda7rrjcOHTVs30d7VztP7n+bZp5+VgLjwxgUu&#10;vHGBV48eZd8PfsDu63ex5/bbPK4ldm6/np3br687kZ6p8cBT+/nB4z/k5PETHDn2KsmWpJ9jqWdd&#10;D/e96z5ijvNsTkTrXtXN8o52rJLBqZOnyU5m6evrw5gqkMvmMG436OrqoiYytK5517Ztx6Q7nvdE&#10;P5nNZoUXFeD1T9EUXLV2oQRU09zkprVUXgIioFXbvafLxbpIrYcdBdLL7wiOIjkyPEJ2zPE2e4s/&#10;cHmAvjf6sC3LsUAsaaZklEmlUpiGSWY8QzYzwbnTZ7jmmmtkfnNeVF4ud/ToUZ577jk62pdzzYpr&#10;5Kq1q6mQL0WxUPCD1KZnZHHHtFsyZqZYen5A71/9Sbv+1l1svm4Lj+97nIm/n+DiwIAfEHfo0CGe&#10;eeYZ9ty+h7vffje2bZNIJHj3u98t3v3ud9edddu2mZyc5Mihww6inTrpiZKitbVVLlm6hI3bNwvA&#10;Q7TKvlXpOE3NTYTDIdpal/oLL21JZjwjRsfGmJiYoFAdsjALwSov8BsZHubK6ChX0ml/o3uWumRr&#10;EoFg+fLlBAlUZSKvab9qDgPBIGvWr+Xu8t1cunSJUydPkS8VxaFDh7jY38eBpw4QT8RZtiSFYVvE&#10;ElHRFG1C01SUsMbQ5SEuD1yWA/0D4uLr58mXimQnsxIcc3hvb6/Ycd0Odt+4m1gsVsk559wAnpRQ&#10;LBR1LahV2HklDnK4aQtrHSHjI1c4eeykVKUqKmXzzmWd3HjjjYBjAu3r6+PU62cZm5ygeUkzt9x6&#10;K5OTk2SzWf7p+//Iw3/5COBQlZtvupn00DBr1qxhcHCQzHiGy8NDhE+fYv3mjcK2bTk5OSm8bBOH&#10;Xz3Et7/9ba+uiMfjskLPwJQW5enyzHgWZneuNg3J2XXCgSBLly7141K87BPj6SucOXmGRCwhY9Go&#10;aEkmpRbShBcZiQr5iRy5XI6CVWRseIyBgQH6+vo4efwE2ak8qVSKNWvWsHLVStG7oVcmnNAKqWl6&#10;LSesCfJz3nHjbTezbvN6qQhFnDr2mnzm+ecoFovse2wf+x7bx3/59GdoSbbIzi7HkOCdbQgFQ4TC&#10;Ifou9nHhjQv+2nngyf/Xbd3Orj03ABANRebKl1o1Z17/1q7rYUX3Cl5+4RWy2SzjmXF5+vRpwWl4&#10;luf88QMsWbqErs4uGdIDIhSNNOqbAGQqlSIcCRMJhAhHw/4tRAsBzzVgW6bmpWEU0+VirXAt/OuR&#10;XHSaMkrCNmcH1EVbYrS0tKBqKoX8FH0AthP70v96H888/TTjmXFyuRynXjvtI5I5XZTTubxINDez&#10;bds29IBOX18fpmEyODjIjx77AZcHLoupgpPFDAl9r58nPZJmydJW5/hhLlfF+vJTOfrOv4GpWFX5&#10;eJItSakGdaS0hX97jQ1SSuHwAmfjuwTAz+sbCATQdI077rmTG2+/maMvH2Xfvn0AZDIZHnvicc/L&#10;LbzFdBeSkB6gciGBuojW0dnBylUruf2u24mGIqLyPHEF1NV99IDmcQQBcLn/sghHwhSLxaoDRpqu&#10;CfcopMMVbYuiF5wmkaVSyX+fFyPWsayd5e3LicVjvie7Qej8vN7qQDDI2p61hKJBOTaaEQP9A4yP&#10;jzM4OAjAmTNnAMfEfixyzF9T14wrXKrPqq5rWLdhvTPfy9tkd3e30IJ6ZX6hynmaV4ctlEu65g7O&#10;cRW5eTc9E2hQD4hka1JiQ2Y8I7KZCV47dZLkkmpl7bqt1xH6iGMR+d73v8eRY696uUT52je+zte+&#10;8fW6HRgaGRFXMmOsWLGCTZs2YdmWPLD/gPDq9vX1NQyjmJrMUywVyU9NVVkRjKJJbtoRnaqUcwXh&#10;3ZtbCbLqj2sznbmjzH/qWcxC0RBty9pQhELY1YU8eztAJpMRpVLJdxrquk5mdKzq3lzPh9K2rI3O&#10;jk6WtS2jvatdxiJREQhWO8YqutpwQT2Kqwc0uevm68WmrZtkNpMV/f39YnhkmJPHTzCeneT5559v&#10;1IQAxzS9fft2Ors62blrJ0uTS+nontfhNG8/vf51dC+no3u5GE2P0dHVQf/rfc5mzWSq0lvWtOPL&#10;/JFIBC0SItm2RAK0NCWFy5XqxR/NCZ6+a5UMTdMr0gd6jXktKkGlihMYpZITZ1IqVzWoaRpR1zG1&#10;vK2ddavXULJm5ybybNMtbkzHhms3yd3X7xJL2pfQtfwadt2wSwwODjI5OcmlgUtU3A4pAaFJJ6Ix&#10;uaSVnbt28hM/8XaWLW2vGvR4JsOBp/eDDUPDju08lUrJ67ZsFR0dHf4m97JoIyXStr37yqSXiU66&#10;iX29jaDpGvFEjOuu38GOnTsAGBsc5eLgRS6e6+PQ0SNkMpmqzHN1QLa2tooVK1b4iNbc3OyZGhei&#10;xDVU+Lw7DsKRMOGIk5S2ebqZ7MQE4ipCWQAWkq2hXl/mgYUqrI2Q2p8Hw/ZDyBftcwjMGEY1TQvN&#10;HB6xpRRI6aQuB1YsXyH23r1X9r1+Xjx38EV54sxp0uMZEQ4E8cJxgao8lmt7erjjrjt57dRrHHjq&#10;QG0otVzetkys7V0HwKZNm0SliTGRSNC2pI3Tr53kyf1PVfbZH+TytmWs7V0nN23aJGqsHI7ybkwz&#10;emUmwxpAJBIRWmS2KbBO+1frwFkoCFlfqqlbdo7vc1rBaBxANwsqL7pubm4mnnAsXeFwuOqU2FVC&#10;XRt/LBGjo3M5zc3NXLOmWxYLBYpTJULRoADQ0VBUVSpBBVVRhaIoRKJRgsEguq4Lz2/iUvMFj7US&#10;PH13ulzUNfeAhsMBajzBWkiTCJCqUjWYBvb2qjKK7lgP4rG4b2lgnoX0sznMODwaLXZDBNDmyLAm&#10;nTxE9ahp1e++OORp1rXikfu7HtGJhKOkOtroHOukbVmbbG1tFd5F14oq/MMbXghHsiVJc3MzS5Ot&#10;sq2tTcTDi7qUoxbJa8Ev29TcRFNzE70beuVd975dCOcCFgmIBeTuX4gxgXnKNHweCgUJhZbiZKxf&#10;UW89FrLh6xoL6tSbeywSTXNPGgnDMKoSbUlkQ3urZVv1kmsJcHLUROJhliXb6Fm9Bi+zAThOpOZk&#10;kq5VXQSELtra2qr6E41G6V7VTVNTE0uTS9B0TXg5/jVNJyB04vE4Ta1NntfaH+jQ0JA4d/YsJw4f&#10;xwvE88y1LYkmdu7aSWdnp7ClLWf0HokXV+qeJhO1p8pqN0Dl03hTnHVNcaRcyw033+BfAbtAmG8R&#10;a2Ghcm8VoutoC0WWen1rBAsd50LHttB+1XveqMycc+UFJebyOV3TgwEAKQzLvQfYFrbiyMOpthS3&#10;3HyLiARCvlKVTqd5+aWXeeSRR1jZ083bb/+JqsYTiQRbN29j6+Zt9Vzxcw6sMkTCM7nOU8cfqGma&#10;cmh4WIyPZ+qmiY9GooQcc3AjqlJxa1m1PrAIEaYSrhYBGiF7LUGai0LWo4KNxKQ3g9DzjfHNiJe1&#10;c9CIWyxmc9cro2lKQAAI10tbVUkIIRVN8Wyq/jPbMJkuTDOVr392dA64GqSYl6Xl83l55o3T4qGv&#10;PlQVgAbQ3d1N18oV3HzLTVJRVGHZtqMIu1mn3c/SljOXgEOl6LMgWAg1fTNUcaZjC2unFvHfCp1n&#10;oWLpvxQ0ms+5xNuG4F0wYhiGrnl3BViWiW3ZUgghbMURX1paWrjhxt1oAVU88fgTbkRh2omh+f3/&#10;xu4bdnPd1uucKM+FXbpwtTDngGzbJpfNc+rkqaq70ZItSVRVJR6LE4vGsKXEtMyZlJIOzJqweiZS&#10;5ztV3yvKLMbaUfed85Sv946rWfyFcJK3GhpxEOZ5f2WZ+ThY3bkyys61udK2/ZOBxZKTuGHSOTcv&#10;hGFpmuJf0uFcZVQRVyOFEEJRVKnL2TlmLMvCMAzGJkaJBqOw+E1wNey1qkw+n+eNi+flX33jm+Lc&#10;+XP+bSoetCRb+Pn3f0Au62x3JkNKbNvCtqR/ysy2bd9UCvjfa5XimbcvmEPMRYHfrMzdSB6eT8n0&#10;PxtlU1i2hWWYSFtiFk1MYfk3c9qGjWEbGGXnYm3LNLFs25m/ki3dxFYCnLMo7lljWTZNUZUtolwU&#10;Xo+99DWAsEwLW9oIw5qJFbNMbEtSKpWQSCENy7vMW0jDxER6Z83l9PS0ADAtE+yZMVc6CGvmqi5M&#10;GSVdU0NO7JCwbCGlxMbGcpzCQgiBIixWr18tPvfg73Hi2Gt+1rKxsTEOvnBQfuTDHxXbtm3jwQcf&#10;BGiYrGmexZnrt9r6M2KZbTMxOiFeePEFMplMJXYKcBxVyzrbRaIp7ll93DZcBHfSDs7iAiX33rVy&#10;ycBHFENSMAvSNCzhIYhdtjGkIS3T9O4Nxi6alKXjma13mTe4MUxUxDZVI4jnaJPCsDwxFaPs2MRL&#10;pdKs294Nw6jMuymmp6clgGmZwruYZCH3GC8C5pPBF8sZFwOy5nMlTixaybcsU9NCiuPpLZjlRuX8&#10;Q1e1Ic+4izIxOcHg8CCWYcmArov25Y6XsZ716CpgFunNZrPyQv8b4h/+9lv0Xezj9JnT4OQJcEJq&#10;r7sOgGvWrGLLtmtRhIJlWWRzWfHq0WP0vd7HX/zlX/j5hbyrn6g/mXMt7lzc7M2KG29Gnq8UIWr7&#10;NRcsxlJV+Z56XOnNwFzUvFY8elM6j21VJN86fOgw79j7Djo6O3jg/Q8AkEgk5PXX7yQcCrP52mtF&#10;a6qVD49+mMHBQb733e85oRGHMnjhu4BYuWoln/4vnyag614qlKuRfyuhEhnJ5/NMTk6K9Giap556&#10;ikJ+quoIqFAELW1LAYiGo8QiMYedW5a0bVuUSiVZLBVFHTd9ZV8WKqY1+u2tkrevdt5qN/F89RaD&#10;yAvh6PXeP18d5ng+l3jzpua5VCrpmqbPWH7S6TSRSIRy2eEKtuGIC0IIKQDvxvt6mdaKxSISycT4&#10;BGffOEs4FCIWd8SQOkpzI8VoFgXI5/Mil8tx7uxZUabM2HBG7j+wXwwODnLmzBmfmidbkqzo6mJ5&#10;VycPvP8BhHBOeJm2SS6XE0cOH2X48jAPffUhUXF32UKoyEIn+a2ywtS26bVXyWHme8e/FIWe6731&#10;qPW/9PsXI//XfWZLW9MC4eoDMX19ffIP/5tzyUSiKSH+j/d/gFgywV133SmXti4Vv/prv8rQyCAI&#10;J4rSu8jNkzmPcISXX36ZjmXtvPd9D4gly1r56ft/plZXWCjCCdu2ZT6XEwdfegmAkeER8Z1vf8c7&#10;e1CFGIlkM80tzaJ7xQpfBzAtU9i2TS6XY2Jiovam9/mo2GLgahdnrjL1kH4h7VSWW5Qu1t3djaqq&#10;Utd1IQ2z6j6KOfpZ79msMqlUik9+8pNyZHhEfPF/fLFu/e7ubvHHX/4yly5f5sMf/jDd3d088sgj&#10;aCENDQ0tqKJrATShcv7iebH37fcspF91+wNgTBV0rU7ueO96VDRdw8DEcsIk/Ea8xFS1CaoqwVPa&#10;zPKsQziLdXqIUDg8G6mUKiozQ3lkzUIIEIoT9hGY+5KNhVBYAP9KUi9RlQioqKqGUTY8p6Kvn+y9&#10;Zy+5fE5877vfq9tWKpXi1z72a2RGRsUf/c//Wa/IYjakXL16Nfsee4y+wT7PkVlVv7e3l1OnTgFO&#10;6nf3chUJiIpnwn0uN23aNJ+iWWuvbwjJZJLf+q3fEqfOnKLBJhChUEj+5L33ilNnnD6GQiF54403&#10;1sUR07tnt36/ZpWvB6ZA07xU2PWg0uIA+BGYqqo5J3Oam/0ArErrg2mYFItFLl68yMjwCM8ffA5F&#10;U+hIdWJhioAe9K+Eaoo3+QMxTZPhK0PSKJpicnKSfDHHqaMnyWaz4uChl8CGqcI06XTaH1iyJSk3&#10;bFovkslW8b6ff4CIHhGuOVSWy2Xx+uuvc+XKqPjSF78kTcOca8MtCNkqkagWTp89XZlIgFRbSj78&#10;8MPi9NnT1NkEEhDJZJLf/vRvc/rsaRpsgqry83RPaAjW9vRUejSq6riJdB2iMHOHtEilUrQ2NTMw&#10;MECxUMCUFgOD/WLb9m1g2lXp5efoz5z988LLO9o7+PKffJnxdIbP/l+/W1tGAHg5h7zvAwMD3P/O&#10;+4VrFZOGYdDW1ib6+/u5PHKJG3beSB2Yd00Nw9A1dyJqd7AAxwz6+d97kFQqhW3bMhaPi1v33Epz&#10;czMf+88fZ2JsgngiTi6b45FHHvEre+LRV77yFQC++fA3icfj3H333QQ0jfYO5yB5MBDkup3X+R2d&#10;NqbkkZeOirJVYujSMBOTEzzx+BOYllkrxlTBihXdNDc1y00bNgkppW+KtKWkUCgyPTU1y4dwFSAB&#10;LzeqBEQ+n+fYsWNYwkKWbYaGh9l7z16mp6c5sP8AmUxGPPxX3ySXy/HBX/hF1KAuc7mceOThR0i2&#10;JMWv/OqvoCsqv/3bvy3HMmPziVNzPfM5oZsoV6zt6WFwcFBcHr7Mzu07qX0OM0mturu7uXDhAgMD&#10;A1xzzTV+w+7vcmBgQFT+7sJiZG8JTr5bcAwuH/2Vj4qBgYFZm8DzA4TCYQFIy5o5xHXk8JEqPcOy&#10;rLluSV2IH0paluXLB7WTWjWxrhdWGOUZe7SqqCgBQTTsnINNpVL+C2oQTpqGKXK5nOzr63Oej436&#10;b0hfSfv5gIqloujr60OWDSazWaaNEqZh+tezepBKpWQkEuGut91BLB4TN95+swyrIUzLxDBN3rjw&#10;BtK2xURmUj74uQcrb45ZiMjTyMTpT7wH4+Pj3HTTTf73WmRKp9O8/+c/4P8OiIGBAR55+BESTQk+&#10;97nPeWXnQvja/tb2rfavX6e9vd27dXIuHaURh5HT09Pi8OHDYmhwcC4utBBxqQqy2Syf+cxnAPjT&#10;P/tT8rm8/PhvflyAc0AJZiKKXZ+H0GbOvfjjqyi7UB1sVl+np6d1rc51pLMmPDOeEZ/+1GdItiQp&#10;lYoEgyHuuPNtRMIRfuGD/ydlo8ye224VgJwcz4ovfOELWJblI713zLHeLS5zQENzZTweJxGNiZ03&#10;7kIP6GxYtx4JwrJNbMuS+WweHEotas6lLgTqbQAf3Il3WLamcdOu3QhNRdU1mpqa2LdvHyOjI1Ub&#10;KTuZ5Wtf/xpm0ZBFoyQ+8bHfJBSN8Lnf/5ycGJ2oRca59KVa+XtWHz1P6tDQEFu3biWZTDI5OSlG&#10;hofpWbfORyqv/+A710TNxYQinU6zY8eOyt8WQl1rYYbTu0g7NTUlvvKVr5BKpfjjP/5jhoaGxMd/&#10;8+Nz1Z3P8rZY0bayPU3TajJKzPcC07KgVKRcLjv6QURDCIHmBtk1JRKsW7WaKaMk3FvDhXueQI6N&#10;jdV7R6NdLJItSVJtKRkOBNmw2VXQBGLHdTsIaUHW9KyWiqIK0zKFYRjy8OEjopAriIe++hDSMGtz&#10;6M9HLRZt4mxvb+fZF1/wvw8NDcnly5fXKuxkxjN86Jc+BDhHGEdHRxkaGsItS2XZBlCvX3U3gidO&#10;AKTTaWFZFolEws/WUSleePVrfquCbdu3ScDPiFHzeFEmStNydDI3K55Mp9PiQ7/4SxIQf/PXfy2F&#10;ohCLRgXM3L1mGs59bd73SvDixOo9mwdmlGvD1OuJQw0HlBnP8Duf+R2SLUny+TxBNch9P30fAL09&#10;6/xyf/jlP8IwDQ6++BKlckk+8cMnMAxDHDx4EPe8cm2HZiFgsjWJpmr0rHPSru952x4Aqemq2H39&#10;bveIpBvq4USEitHRUabyeVlzxHEuxF404lcG6AE8//zzvk6Qy+XE3nuck3JuRrjad/l+jYqFayiO&#10;zPG7199ZSOmdi/DaHxsbo9W51NC5q7jCix91EK5enwDHunX40GGy2WxtbqBGMPdGruOf+do3vk6y&#10;Jcmffv3PrnYO5io3H0hA0xa4i6pekhnPUJwqUaTEZHYS27ZpbmrGCzoTuiKFEMTjMeJWjNXdKwU4&#10;JlVVUzGni0hd9dJjy3gs7lF5GXET7MbiMamomuhe042u6KxYeQ2AUFVVmpYppJRMTE5QNsr84Hs/&#10;lLZlin0//KFngWhEseaymS96IvP5fJVOkGxJyrHMmMjn8/VupKlqu+LK28p+NVKI63GAWqiqW3ml&#10;bmY8I5MtSVEb01VRRg4NDYl8Luf5CdB1nWg0yuHDh0W+8aXYVTJ6gzKz5lVRqi7SEJnxDO973/v8&#10;Hx5++GGvb765PpFIcOjQIakGFAJ6UGhCxcJm5cqVvghY8865+lT5bk3kcjnijme3ETRaIABuvuUm&#10;VFXjU5/+FOCEobYvb3cH65i5ZvwKLq5XZvmpzHsqvUPuTqBb5WkuW9rOJ+lYfZBSDg0NYZUs8ZWH&#10;/gRhWPKxJx6v7ed8VHbBvoHKOl74dD6fl3ffeZfwdIJIJMKvffTXyBdz/Ny76iffcsdHxUap7Qs0&#10;nu8FcQ0ppczn86Le1VDJliRjGSdkpN5mrY2arXN56Vzvnms+vTWVTrNi1rPaPniXLLrf6+Kh287V&#10;cgIAs9Z7NNcg6r6kMF0kpOkMDg9iG7awTRuJlLa0aW5qFrYtibsUSNfdU2zOQf65lBk/N1CpVEJK&#10;yaXLlwHnaOdrh45jYPLsM88JyzI5e+ZcPbGm0eLMJQItRDfyn8diMZ598YV6izJve7GZfJmN+rLg&#10;NahXt1H6+MpQ45oyV4tIV6PX1Nv4C33PYuZlIaBpFRPRqGNzvsC7fum5gy/6v+29Z68A5D333iMB&#10;sWWrkyY74cYSebeiOSShojGX8HuUVkpJoViUUkpx+dJlv9jBQy9LQBzYf2AhVL92DG9mwuZqd7HP&#10;FyuKzal0Mv88zLI+eSkYK/tz7uxZwMnkZzSOLL5q+OQnPok9S6yRAAADPklEQVTtKMj1iBQA9957&#10;r8v5nec33XQTtSHkNeHjbwo8TmABXvxEvZ36piiE5x2W0r0LQ0r86wFr6bJ0WKVXB4d1VrFCRSjC&#10;naTady1a0W3U57ng6HEnDb1tSIrFoq8YuxfozQtf+MIXrua9C91QrFmzph6CNOJWVdCzbl3DZ28F&#10;VIRLVOJZVYceffTRqo08R9KwSlg0rq5bveasrmll4SJbEXjTSWY88A7J79q5E3BSdNvSJhgMVp1U&#10;MkwDKcEqGM79UragWChWHULx0i9euuzcImlZJpcGHK5Qmc7wLYA3s+H/tUGtflH527+F8dXCVYly&#10;k5OTTYlEIiuklLQmW3OZ8UylgNiIVf3vMoFz2a8XKkL9a4KFikK1vzNHvX9L0Gi9TcBMtiQNwNR0&#10;zQDMSCRiqKpqHj58eEcikZj0xKG5bq/41z6JC0V4Dxqx4X/NG2LBopALC7GK+ciBgqGpmkkFgui6&#10;boQDQRNNMRShmMFg0NADugkYUT1oioBuqppqAGY8FjcQmJFAyFCDuqkqqhHQNFNRNTMUDhmAGdQD&#10;hhJUzIAaNDRdM/WgbuiKbiqaYugB3dSkaurBgKGGVDOshgxFVU0trBpBETQ1XTeUgDADStBUA4qh&#10;Cd0M6LoRCodNwNA0zYxGowZgKopixGIxEwenF6R4Cyklp8+evlZFkbt333AgM55pWUjF/w2gkYkR&#10;GpsgwUk6ZCRbkiZgCkUYqqqakUjEWUxVM4SumeFA0BCaagohzHAoZKi6Zkb1oCF1B4HwkANMBEYk&#10;EDJrEMQIhUOmrqiGoqqmHtYNVWimpmtmSA8aiqaaWlgzggRMTdcMoShmIBIwAkI31aBqaAHNDBAw&#10;NV03tJBmamiGFlRNXQsYmlDNUDhsaJqD2A0Q5D/ABQ2gt6f3HCA0XSvNU95iBkEMoQhTVVUjEomY&#10;qqoauq6bgBkOBA1F18yQphsioJqqqhlRPWhKfaaMhyCRoEMp1KBuqIpqhtzvoXDICKiaqYQ0U1NV&#10;I6gETFXXDV3TTC2kG1pANXWpG5qumWpINTVN9xFED+ruM90MhAOGoihmUAsaqq6aKkolghjRaNRU&#10;FMUAzFgsZgB2o8H/B/zbhP8XbIiaqFgSYj4AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAL62RXPr&#10;OwAA6zsAABUAAABkcnMvbWVkaWEvaW1hZ2UyLmpwZWf/2P/gABBKRklGAAEBAQDcANwAAP/bAEMA&#10;AgEBAQEBAgEBAQICAgICBAMCAgICBQQEAwQGBQYGBgUGBgYHCQgGBwkHBgYICwgJCgoKCgoGCAsM&#10;CwoMCQoKCv/bAEMBAgICAgICBQMDBQoHBgcKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoK&#10;CgoKCgoKCgoKCgoKCgoKCgoKCv/AABEIAOIAuwMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAA&#10;AAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGR&#10;oQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdo&#10;aWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU&#10;1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJ&#10;Cgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVi&#10;ctEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqC&#10;g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl&#10;5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP2K/aX8R6roXxF8HxQ+IpLCzkuHa9/0poo2jV0J&#10;34PIxkY5znFeSfE34l3Ov+MnHwr8VeIHjmm2QwrcOiHsFjQEsST/ABNyfQY57/8AbaED+I/DK3sb&#10;eWyTCTy5AjYLRjhiDj64P0NeV6/4Ln07xhj4Uz3t7a2s8MFtqcMuQt0UBZElAVcgscHjj26/O46p&#10;W+sThHa62326WP1nhrC4H+zsPXqL3uSVrpcmkn8T6vXTyO/i+FvxEm1C00eP473VveXVpFM2n3kl&#10;ylxGXOMFdx4z3JzwfQmoPAyfE3wh4+nh8RfGSG1t9MkiOpSXd9JJDMpb5owJB98D2x8ygEZFU7b4&#10;w/FzR57jwtd+CEk8YxxRxLrC2YkvYoQASG4YPkE/MOPn47GuS+IN/qV3NNZfEdtQXxRbsvmSNcRS&#10;RtGxyVIjHyH8ST7ZzU1KlGFpQvdPq2l6G+HwePxE3QruHLNWXLGEm7/aSt8PRN6p6ntdx+114A1X&#10;xVN4ZubO4ttJkgkiGsSMwYyYPIVAWCnjDDnnJAHTlNf8DfHTxNat428M65qE2m3ulx3dm1prBzGw&#10;QDytgPLHnoCCem0kivGy+iz7lWOS12K2xi3mb+DhSAB82f4unH3a7v4c+Kf2h/C3hZ9f8Ei8Oh2a&#10;sZGkjRrdBuy2A/J6HJXOMmpjjZYhtVbtd47r1NKvDtHKYqpguWMtE1V+F9rPpJv5W6G5a2/xo8MP&#10;ouj+PrfXZFubozW8NtqEguJyV/1DSB9oA27yGG4AMARkGpPE3xc+OPwzslsraKNdMkmLR3U1rcSb&#10;tx/1O+fDcbSPXHOQelXV9a/aS+LHhiHxULT7Vpf2p5LZrWRImXcSjRDDK5XAxjljnAyTipvCXxb+&#10;Fv8AwisnhnV/AOsSa3J8pkikFw4myS7RNKWMbBtxxtyD3Jya05raKbjpo31OWVJtqdWhTqtO04Qt&#10;ZO711aafy6HE23jP4qaho994itvFepSxxzxxzSR6lJugY7nyEDfdIVhzkDHGK1PB+p/FXxz43tfB&#10;eq/EvVNPmkbYzXV7ICg2FvuqQeg68dRnGa6TwP8AHP4Y/D5bi40jTtcmGoQSf2lpd8IZIpJuilXG&#10;3aT0Y7TkdRnk8X4+8Rn4xeMTdeD/AACbWZo8Lb2G93eNVVRlR8owMjKgcEA461zy5YRTjUcn1Sb1&#10;+49el7XEVqkJYWNOFnabUfd0VtHvby0NL4st46+F/iOPw5D8XtQ1Jmt1lkaC8kXyskjafnOSfb+o&#10;rn38d+NjHG4+J+osxtjIyfbJ/kYHHln/AGiBnP3emSOa9G8Hfsd6tqvhxNf8V+Jl0Xdbu72str80&#10;LA878tjGATnPcZo8f/s5/DTwnaxwH4p29lqLWaSxw30yslw20gkEAFVLYAP6cVUsPi3edrJ7LmMK&#10;GbcPxccNKaqTV05RprV99I/l2OJtfi98UFP/AAj2i+MdQuln/cQmRmklLSFclT94HK4HXAPHPNep&#10;H4kzeCPC7fD34knUdLdreOa21CO8nmmumyN2T8rjnJIGzA4A+6Tk/DP9nfSrjV9E8XW3juBY4biG&#10;e4sr6JVkLA5ATZIc5wcHPPUZHB9I8UfBD4QfHLW5vGUWs3DvGxtLz+zbhVVpEODuBQ/MMfl64BHV&#10;h6OM5G7q/S7T0PFzjMeHpYqFNQfs1dylGNpKSemlkvzPD/iH8frzxFZw6b4YGpWK2arFDqcmsS+d&#10;LGucl1U7ck855IA/CneENR/aR8elvDmh63rTRT3AW4upmZFiKYXDSY+UDjKrye4Nej/FT9lTQ9A0&#10;S18QfC3SZrq90+VWuLG5uiftcffnI2sMZG0ge1cZa/tPeONE8RWK3d7HLY6fHJ9q0+PbHJO4G0JK&#10;5XDEcYZABjHfIGM4VaVS+Ik1tt2PQw2IweOwNsnw8Z2u3z7prVO2u/TVL8SrbJ8bfCPjc+EtavtW&#10;ur6JQ8UUOrPIkiMM7ivLSpx0TBGDXpfw51b4gfG+CS18feH5tPisZpEbULDUpbRgecp5Svu3cDls&#10;jAPrmuV1cWfhjwr/AMLr8O/Eb7Pqd+rXGm6frW2SbyyeYgdzb1U8qCODjoSQWeBfjzYeNNQuJPGN&#10;/a+HdcjhElp4hs42Cyldo2ToOHXqfm4A4BBGa3pTjRqcspPXW19GjzsdRxOPwcq9GjG8LJyUWpRk&#10;t7R6ru1f0Z6xp/wC0Cym8y68deKrgbuEm16TaevHy7TXk/xi8Py+BPEzaNpPxR8WyecqH93dGZLJ&#10;nbCLKd4bBHIOCcDvXo0Xjv4oeOrddN8F2+l2+qaPdKNYF3cusL5TcjLtUl43R9w5DKcZ6GvFvGem&#10;fEjw94uvPEmheE9bs76G0d9Uv7u5NwsDMAWaOToEUHAOScMw7ca4upRVNOMeu552RUcbLGP6xVje&#10;2kW479L32vurJt3R23ws+J3hr4dXOreAvjN4juPtqXGPt00102+MhWXn+AY7jHvnkn1HxP4R8T6x&#10;4bt4PhP41j0qOYGRppojcecrj5SrM2V9u3NfP+gaEfixaafoeoa5q+p6heakYJtSuo5ZoLCFQMvE&#10;wUZLnAAYkDktg819K/DX4dL8PtG/sqPxTqmpRnb5f9ozh/JCgAKmFGF9q0wftprlkvdtv1OXiKGF&#10;wdaNWEv31/ei1eDt1Sa0u+jXppY5z4afCr4meANRYX/xEh1e1uJme7a+hlabGPlWP95sQZyTx+HA&#10;x6AYPUR/8CPNWjH3zSeRH6V6NOnGnG0b/ez5PFYqti6vtZ2v5K35WPnb9tewOreKPC2lh9v2nzYV&#10;bbu27njGcd+tdFcfATw38PdFsfE9rbaxeyaNBvnstJvTH50xULJOoZgQdgOVBGRwK1viZpum6t8f&#10;fBMGrQxyIlrfSxJIBjzFRSp+oPP4VyPxd+Ivi7xl4wu/B3w78QHT9K02H7Nr2rzTotuvmMq7ctj5&#10;gTt4OfvY9a8ypClGpUqyV22rW32R9hha+MxOBwmDoy5YRjKU221Gzk1bTW/RJatvQ8uv7jXvinNJ&#10;D8P7K6srXTdPmu7pbrVmkwGcB3aVyDyoHysRwnciub8L+DtR8TXE0UWlajcFY2McdjaNK7sTtJ6Y&#10;IHQ8g+5PFe3/AAc8V/D34Q+Erzw99rm17VvtDTXkeg2L3CBtgUbZQoX7oGSWwCSOM1V+LvjDx/o/&#10;gi10jw/4bk8Kw6nOXt7eO68y8vTISzJtRf3WMlmyRkkKOciuGeFjKKqTlr1Vv6R9TRzrEUcTLCYa&#10;kowbShKTa0tdvX3muq023Z4TLpOpJPNazwbZI0Zpo2cKRg85BI5z2xu9q6DS08Yf8K4u5LPx3bx6&#10;et0vmaH9uIkkbdncIu+CN3vjuRWprVj8SNB8dw/8JXZtfa5ebbfTBrEKyH7y7HB8wqDk/eIPI5GT&#10;x2nhz4O+BNAvWtPi14rsrbUpNRD3lteXke51ALbgQx4ckj5gGwOgJGeajh5OT5dO99Er/r5HrY7O&#10;aMaEJVOV3s1yrnvbeya0S25u+hzfgTW/ivc+H9P8N6Bo2oX+mx6oJ5rq337ZkjMagRn5Sm089ckn&#10;JFenfE749fDX4aeM5LSz+Hi3+t28IiubyWJY2T5Rhd+0luG6jscViePPjBpnwkuZvC3we1LSDbfN&#10;tsY7UlYJmAJlMpfa2OyqAAScmvJtZ1L4leLLm/8AFsz3t8t0FtrzUbe1ZY5ABgKxCgd+hA6nPauu&#10;VaWHh7OEnKXXRNL0PEw+XQzrELFYmmqdJp2XM4Obk18X+S0foejWMng/x34BD+F/g7pH/CTa5cSW&#10;9nZw7sRQrjM+cjaF6ZyoJ456VlX3wm1H4e3GoXet3txBrMdi1xbzaLbjybRgQQwKFWGQHUjaOCT8&#10;wBrnLLR/jp/allbaXpGrx3ui2vk2jWkBWSCI/NsJXt83Q9Qe4r0jTvgn+0B8YbmOf4qeJJtNsVg2&#10;eT5w3tgFQfLXjJ6kk5we3Yhev9huXe1kPE8uWybeKgqLu2nJyla+kUtW42S0t31Of8U/GT4z674L&#10;Xwn4njgVdehWK3kjtjG0gHDBWJCNuwNxyVAfjvjg4PCPxN1dJbeHwtqF99leLzPMtmkMeNwRQeoU&#10;jdwDjAHPAr0bx38B/jx4iuNN8KvothNp+mRGOwntpFjjj3A72bJLEsVBJIbk85ya7b4Efs4eM/AV&#10;1/aPivxhNDBuWVNJ0y8cQvL3Mo6NjC/XByccUvq2IxFbkmpW7scc4yrKMtdWhKkpy15Vd9dNtU7b&#10;9n1PIE+Fnx+j0mDw9N4M1L7LcXAuYIZpFCqyoevz/Jw3Q4yfU5FL8PPjT46+ES6rZW1r5xmhS3Cz&#10;cR28yrtRzgfPhQBgEZHUnrX1ufE2lR6+nheOUyXbQNM0calvLQY5Y9FyTgAnJ5xkA4w/EPwO8B+L&#10;9XbXfE2mSXsjKyolxcMY4wR/Cn3Rjkg4yCc5zzXVLLZ07Soz18zwo8ZUcVGVLMcNFwlrond6779b&#10;Lr0+R4t4b+Jvxd1DQH+JV5daTNdSb7WzttQ1GS02xttGUjJVJOQCG3Egk884Hi+q6hqmpX8l1rl1&#10;JNdb8SvLJuYkdicnODnqTXtfiz9jr4my3EkWj+MLO/s+BAt/I6usaZEcfRhwCQMYAzwBXIWH7Knx&#10;svNS/s6XwzHaqGwbue9j8v6/KSx/KuDE0cZO0HFu3zPq8lzDh3D89eFanHm1sk4uK6LXt6I8/g02&#10;6uYZJ4LZvJj2/aJto2oGOMt9fxzXQaToz+FZpda8S+CLjUrGPK28ksLx28h3YDEkcjI4yMEdRXZe&#10;J/2bde+FceneIr3xzpEVy10Cgu4ZFgWQAnBkIK84/iC5rgrvWNU8QXsWjeIdSur9bPfHa/YXEpVm&#10;OQFzncvXgc89R0rndCVF++nfp1PWp5hRzKLeGmnT2drp28tu26ew228deI7G6urjTtQmhjulEctu&#10;tw5URhgVQZ/u4ABPK9iKs638RPEfiPxNDrWu6rcakY1WERzSlGmgySYWZcEg7mHPY/hTtM+HnjXU&#10;ZYtK034e6hJctcLtlltZFDKeArA4UKOuc8c5OOnrvg79h8XtnDd+OPFckTSQ5lsbGBcxkg5Xe24H&#10;H+77dMYujQx1bSN9O+xzZjmnD2X+/WcU2mlZKUtrdNVora2PVPhP468O+K4ptK8KaOyafp0cK2t3&#10;DC3kyAopKhiB8ysWUjrxk9cV3MbHylbFZ/hHw1pfhDQbbw7o1sIra1hWONe+B3PqT61qYHTFfVU1&#10;KNNJn4diqlGpiJSpJ8vS7u/V+b3CiiirOc+df209Z1Xw74l8M6zol89vd28NyYZ42AZc7AevsTXl&#10;/gp4vAt2j/FL4ealqWn3MBubWC5uJIYmbA/e4PyvkYHUnoOSQD6V+3G6wa14bkkVXVY5ztk6HDR8&#10;H2ql8SvibrUfhea18TeMvDcsd3ZRSaf4XttFkuAImw0bNLuTYQADyAMAYXJAr5/ER/2qo27Wtbqt&#10;ux+rZPVnDIcLShTUvacybu1LSeiTim1a+7st9VcPE/7QXhPXvAMumeAvDeraC2notxHNpIWNYJd+&#10;1Q5T5TGc87sZyOCenMeMvjze+KprPxTZ6jJaa5a6CLCfyUaMyStLmR4yMhflHfGS3HSuY1PRPEOq&#10;WMPirX9Yt7KbXr4fZ7ebEaSxgHMxVcbUUgKOMknjpz7/AKfqum3Xh+xg+HXwSn+0W8v7m4/smKK3&#10;DAhSwdgDsYE5YDO3pzgGacq2JbTlay7f5bGmKoZXlHI6dJzbctXLRaJSTlJPmV7r5dzy3wZqGneF&#10;tQ0/xZoHhSO91DVJmW2vvFeuQSiPZliyhQHVuoy3OeACTzej+Afxu8WarJ4+U+XfXN1K/wBq1C4V&#10;S0ZG1W2bN3KnoyrjrgGvcfhr8LYtIu7rxv4r0e2/t7UpCbgQrujtUz8sUfA4HUnGST9AO5EKqNvl&#10;+/Su6nl3NTSqPTeyPm8VxZOjipSwsE21ZyleWm/KruzX4O17HzX8Rfgx4m8NfC6HwppfgGa++zst&#10;0dZtL4T3CSjqvl7UJUD5RjdgEnHXM2i6RrfiD4WaL4Yi8SzaTqWn3DT3EeqQSpJcF8/IEx+8UZ+8&#10;wYEqexzX0cYkYbTGOOnFN8lVfeYh7fL0rb6hD2jknurWPN/1mxUsOoTim1Lmvru1Z6O6t6WRyvwl&#10;+H2heBPDw0zR5pZfOmaWaabBZ3PXLYBb/ePJx9K677MoPDGhEVW+VMfhUldkIxpxUY9D5+tWqYiq&#10;6lR3bITAuDhiDWL480nU9Y8NTWmi+JW0m6bb5V9tDCI5HO0kA/ietbzlQDgV8w/G/wCKbL4a8SfD&#10;vWf7Uv5J/Ek32e5cMkNqquGWEMQd/Ab5egBHSscVWhRp3melk+XYjMsZGFJ6prpfd72ejS6o92+H&#10;vgT/AIQ/R5Uv/EFxql5dXBnu9QuVUNKxxj7o4UAAAZOBwOMV0yRDywobiuN+BnxA074jeArfU7DT&#10;57UW+LaSG4YMwKKMHI6gjBBrtlGBjFa0pRlTTicWMjiKeLnGt8SbT6fgtBnkrt2kmk+zJnO5qkoq&#10;zmK93pVlfwNa3sCTROuHjlQMrD3BHNQWPhjQdMkaXT9Jt4GZQrNDbquVHQcDoKv0VPLHexSnOMbJ&#10;6EJsYScnNOECht2TUlFUSIqBOlLRRQAUUUUAfNn7dh/4mnh/H/Pvcdf95K80+G/wv1f4lx3uv6j4&#10;rj0vT9HhXzNSv8yKpUfLGuWGSF/LgdSK9S/bX0+91nxP4Y0rS7Zprm4E0cMa9XZmjAH510Hwo/ZG&#10;8K6Dp8V549uZNVudwkaz81hao3Bxsz8+MfxcHHTFfP1sLUxGZTsrpW/I/U8FnWHynhGgnU5akr8t&#10;km7czva+nZXf4lD4AfCnwh8R/CEHjrx3p15qt9JcybW1Rn8naG4aNDgbSNvbHFe32Gnw6fClraxR&#10;xxRoEjiiXCovYAelSWen21pbR29rCsUca7Y40XCqo6ADsKm2D1r2qNGNGKS379z88zLMK2YYhzk3&#10;y3vGN9Irsun4AmcU6kVdvelrY88KKKKACiiigBjDnnvXhf7alqJfCWi6NYWZe6u9WLxrGvLbYmLf&#10;0r3NidxzXA/GbTrG4v8Awxf38assOvLDgkZPnRSR8fiVP4VzYyn7TDyiz1sixP1XNqVVpuzbt3aT&#10;t+Jm/sm3Oo6t8M/+Eg1KBY/tc6pCqqQCkMSQbvxMZPpXqa/drjvgVYppnwp0WxSFY/JtNpVW77jk&#10;/U9T7muxX7tXh48tGK8jHNaqrZlWmlZczsvJOy/AWiiitjzwooooAKKKKACiiigAooooA4DxHoGn&#10;ax8cPD15foGbTtJvLi3Uj/loWiTP4Bmru4EwS1ef+K9Q+xfH/wAKWpbaLrS7+H6kCN//AGU16FHj&#10;HArKly807d/0R24v2nsqPM9OTT/wKX66jqKKK1OIKKKKACiiigAooooAjbJJFeN/Hv44eH/hr4u0&#10;uz1HwBJqt1bxtPa3E0wiiTd8pK8MC3bkcZr2RxycGvNfjvq3w4httP0L4meHUuLHUJjGNQlXatsc&#10;dRIPmRuQfcBvTB58Tz+xfLKzPUyX6v8A2jH21Nzi76Rdntq91e3bqa3wK8V+FfFfgKG/8JafLZ23&#10;nS/6HcTbpImMjE55OASSV9sYwK7dPuVy3wx+H3gvwB4dWy8E2Yjt7jbK0wlMjTfKMMWPXIx0wK6h&#10;MhADWlNSjTSlvY5cdPD1MZUnQvyN6c29vPfUdRRRWhyhRRRQAUUUUAFFFFABRRRQB5L8VrkWv7Qn&#10;w9f+814mfcxEf1r1aJjyQa+UP+Cg37R+ifs5/Ej4f+IdZ0K+vgHuLhVs2TO1Hi3L8xHJDHvXMRf8&#10;FsPgeuS3wj8XjP8As2n/AMerz44qjRxE4zlbVfkj7hcJ5/m+VYTE4LDuceVq6t0nLu13Ptjc3tRu&#10;b2r4r/4fZfA3/okvjD/vm0/+PUf8Psvgb/0SXxh/3zaf/Hq1+vYP+c5/9QOMP+gOX/kv+Z9qbm9q&#10;Nze1fFf/AA+z+Bg6/Cbxf/3zaf8Ax6k/4fZ/A3/okvjD/vm0/wDj1L6/g/5w/wBQOMf+gOX/AJL/&#10;AJn2rub2o3N7V8Vf8PtPgZ3+EvjD/vm0/wDj1J/w+1+BfT/hU3i/6bbT/wCPU/r2E/nB8A8YRjd4&#10;SX3x/wAz7WLNSbm9a+LrL/gtZ8DNQvYbCP4W+Ko2mmSMSTNZqibiAGZvPwqjOST0ANXdG/4LE/Cj&#10;xBf32m6F8GvF15Jp9ncXlyYZLIqIIFLSSAmfBUKM8deMU1jsL/MZy4G4rjrLCyXXeP8AmfYZJ61w&#10;Pxf1P4YT6TceGfiR4mt7aGeyZ/s7XARwOm8d2bJ4Azkg8Ht80N/wW0+BjrkfCPxhg9ylr+X+u9+n&#10;WvLPiZ/wUR/Z1+Jvjb/hMNS8E+NolKIklnHa2Yyqjpv8/OT6/T8OfEY+j7N8jTfnserlPh/xJLGJ&#10;4ihOEVreNm79Ov4n3X+z54j8O6/4H8vwvrWoXltZXBgEuoRlTkAfcySdvtk45AwMAd8rHbxXwZ4A&#10;/wCCuf7P3w70f/hH9G+F3jRrGOVmtbeVbM+QrMWKgiUEjJPLEntnit9f+C2PwNAx/wAKk8Yf982n&#10;/wAeqqOOw6ppSmrmOO4D4qqYypOlg58rbau43s+9na/ofau5vajc3tXxX/w+y+Bv/RJfGH/fNp/8&#10;eo/4fZfA3/okvjD/AL5tP/j1a/XsH/Ocn+oHGH/QHL/yX/M+1Nze1G5vaviv/h9l8Df+iS+MP++b&#10;T/49R/w+y+Bv/RJfGH/fNp/8eo+vYP8AnD/UDjD/AKA5f+S/5n2pub2o3N7V8V/8Psvgb/0SXxh/&#10;3zaf/HqP+H2XwN/6JL4w/wC+bT/49R9ewf8AOH+oHGH/AEBy/wDJf8z7U3N7Ubm9q+K/+H2XwN/6&#10;JL4w/wC+bT/49R/w+y+Bv/RJfGH/AHzaf/HqPr2D/nD/AFB4w/6A5f8Akv8Amfam80bzXxS3/BbL&#10;4GkY/wCFSeMPwW0/+P11Hhr/AIKs/CbxNosOt2nw28TxxzF9qyLbbhtcr2l9qax2Ff2yZcB8XU9Z&#10;YSS+7/M8h/4Ldf8AIw/D/wD687//ANChr4Rr7u/4Ldf8jB8P/wDrzv8A/wBChr4Rr5vNf9+l8vyP&#10;6G8M/wDki8L/ANv/APpbCiiiuE+8Iby6t7KCS8vJ44YYlLSTSuFVVHUkngVztj8XvhxqRWSw8Txy&#10;wPMsaXiwyfZ2YnCjztvl8nAHzcnpmuw0v/hDLKabxB4n8Hw+IL+zgx4d0rUFElkLxyALiaM8SmMf&#10;cRgVLOScFVNesXHiP9oL4V/EvWP+ElTxhrnwv8Jx3MPiXXNb0uKWDV0WFk8mC1tUChfPcBpBGkUU&#10;cLEk4JPk47N/qdR01Tu0rrmkoc2ytD3ZOUrtJJ8qbdle1z43OuIMdluO9koxjBJNOV5OT00STXKt&#10;d3daO9jxt9yLl0YfMR93vwMdvX8OPWvqb9lHxnFpPwj0jwVBMv2rWm8SyWNrbyW0V1dX0UNj9lWK&#10;WZWCSgNO0W4YL9MkDHyvpVlfapf6hri/DqO/03S7KFf7ebWCi6bc3LsqKLdWBlLRxSKrsCqAtwDg&#10;huleBfiH8Qi+p2F7p/hbwdFqiafqHjTVJiZ3lzmZLK2WN/PeMA5LlYwxIycEV61PHYfC806kkktH&#10;dp62Tskrty/u25vIriKtg8fgZUqratPliormcpKL2Wmzle+2l79T7Vl8U+DB4ih8YavoenWXijwl&#10;rFjod1ZXV1b3UtxJqi2kLzTNEixtNGEvnfAwshOTmup0HSvG+uaabXw9NDok2qaLNYaLprR2U+n3&#10;qtpzbriwnTbJ5eE3XET8K/Rievwv4z+Fnxf+Hupx6TafD3xB440+5jSXRvFfg/QzNZ6hCejybXIt&#10;XHKuJCFBXIbBOMJdD8eeLb27j0LUotB0jR9ia14lvLE3Xl3Eg3R2drCHUT3DAF2y6xouCT8yg9lD&#10;OMFXoqvGcfZy1un522S5r30ta99LHx9TKMurYVTo4luSsuTkcpJvaKi5WWqk9X1evU+mf24/Dd5p&#10;Pgzwzd6xpmrR3yeJdYthca1pttaStABamJYooMiO2JLmJXLHYSQcE185Dlvx9KuXHw+1Jda0jwpp&#10;99ZfE9LiP7ffLdTNo223jieWTzljlJZ4ggJjRgJMbTgZBo2Xhjxp4+1O+0vwjqFto+n6NpZ1PxR4&#10;mvLMzw6Va5KxIkIZfNnkYEIhYKBG7MeOeOpjsHiJOqpWikm27qybsrxtz3bVleN29EmfXZPjKWS5&#10;S4Vm3yWb05XzTbaio3tpptJrvZEtFSaF4E1S70Twe+jfFez1KLx1cpF4f1rXNDNmVLXn2RfNghdw&#10;4Z+Y2jbDqyk45atjwL8HvEPxC8Y3Xh0fEfS9GjtdQudP0xpNLluW1u9t93nqmHXyIUKmMyHcTJkA&#10;fI1cNTNMto03OVVWV29JX0bi9OW+kk09NLNvTU9JcSZe6MKlpe8k7JJuzb7N7Wbb2sYdFO0rwv4w&#10;8ZXl5ZeGTHZ2uk2ZvvEOu3VqZodNttxVAIwyedPIwKxxblB2OWZQvO14e+GNvrOt6D4Y8MfFKPWL&#10;rX5GjT+1NJFi9lMMgRyCJ5FYNgspHbr1JrSrjsHRbUp6rV2Tdla+rSaV1qrvb5HY82wyxEqVpWj8&#10;Ure6na9m+9tdtOph0VJp3hbxN4u8Vw+AvC9zbw30qzz3WoXcZeDTbOAAz3cgBBZUBUKuRveRFyAS&#10;RreGvhJp2ueFtc8XaR8c9QvofDNvFLqWnX/hGG3mmkmdkhUTRzNGqEq5K7fMAUc87qmtmGBw1lUn&#10;r7uiTduZ2jeyduZ6K9u7sjPE51h8PiVRUJSd0rpKyctlvu1romYtFdZ4O8H+CdV+Ffibxt4h8RSR&#10;32l3Nta6bY2rA7ppgxXzOMgMEbHT7p5PQ8PpV9Nq1s+rWenynTftElvbak+BHczRnEqx93EZ+UuB&#10;s3blyWVgtYfF0sTUqRhdezlyu6snJpSsr76Pp5nZHH4OVZ0lNXvZebSu7ei37Fyg9KapJPJpx6V1&#10;HYN7CvZvhJ/yT+w/3pv/AEc9eM/3a9m+En/JP7D/AHpv/Rz1dPdnHj/hXr+h9Ff8Fuv+Rg+H/wD1&#10;53//AKFDXwjX3d/wW6/5GD4f/wDXnf8A/oUNfCNdea/79L5fkfH+Gf8AyReF/wC3/wD0thRRRXCf&#10;eGx8OPDs/iz4neF/D0UO9bnxJY+cC4UeWk6SSck/3Ebjv2ra8J/ED4wQftI/8JTeeDfFXhjS4/Ek&#10;114o1bxNpcllbLZiV3kt41k/4+pJRiNUjDD592QBmuNV5IZRPDIyOpyroxDD3B7Vq6Vrvja/1Np9&#10;O8U3Ud0sRH2ibWPJbaSMgPI49BxnnHfivJxeW/XMRJz5XGVNw1TbV3q1qlqrb7NJnz+aZTiMZiHU&#10;p1eWMoqMlZPRO+je2+9mbusaZ4g1j4N69f8Awh8N2Vxf694+jkura41OG1t9F09LdhBLNvIPkq0j&#10;/wCrUnOFAqt8VbLxpB8M/BPhb4QadceNrHR9Jmtby8t5oLMQ6oZ2aa6uYpHUwQy71dZPm+UEMAer&#10;zqnxYJ3f8J/cf+FdF/8AH6Q6n8WSMH4g3HByp/4S6Ljn/rtU08lqUa0Zxnfkm5pOH80eWzd03ZbW&#10;at1vc82eU1vrDq0cTyu/u7NRvvutW9NeltOpQ8X38Nhp2g+CNE1tr638PaDDp91qEOVjvbgs81xK&#10;g6mMyyybcj7oXrkZ2LzQ/E/iT9nOx0/4ReEm8Qatpvie6ute0GzvoYbpo5YY44rlBM6q6Dy1Rucj&#10;PsRVc6r8Ws5/4WDcf+FdF/8AHqkstc+KdrewT3PjqaWKOZWkhbxhFiRQQSp/f5wRkHHOK2qZTGNG&#10;kqLtKE1O7SalL3r8yTT15pPRqzt2O6rg+XBQo4epGEoWcZX5ndbt3jZ3Ifgr4T1vwtpPjPWNYsNM&#10;1P4h6j4MuLbRtDttciW101WdN9nFcviKS6kXLSyZ2ApGiEgMTY8N+E9Qtf2b/Engi48P+GPHnjLU&#10;NesdT1TwjNqn2ewaGJSq20MzyRpePAcM+9vLdnfaCAproNZ1y5ksp49E+IN9HN5aQ2sk3itPn2n5&#10;pnHn4G4AEKuSC7AjAWqera/4rvfDOl2lj49mi1CMt/aEg8Vx4IwqgH9/8zZ3P6ANj0WscVkeIxFS&#10;c3W1lKE37ul4WtG6afJppFNO+vNc+flkaxMGp1X7zu+Zp+/bWck42d1ok9F0Mn4N2nio/Hrwj8QP&#10;jbrujSatZ6hBBp/huwvIpNN8NWa8NK0qgRyXKxBo4o4v3UIYkFnwVveCfFnh23/aF0HWFuF07QdK&#10;1QQ2ZmOVitQXG9z6uzGR3PVpGbvW3c+L0v3KQ+Jb21WZcMw8YRnyfL2oh4uCSH+9J1Oc7ccZg0bx&#10;LrdlaX0Vx8RN0jTTCxa68RoxiBA8uViJvm24YbcAcsSH426VOH6NbETqTnq6fs0krRive+FJ2S16&#10;3fVtts6cHluHwkKk2nKUo8rbavro7WjolsktEkirpfhXxBB8G/GPgfQPEGh6x4uuvEFtqE2j6Jqy&#10;LDPYRCRVhhubjYk8w3eaVO1ckICSCxyf2fdDufCHxMtfFfxBk0uHxIunXyeH9DXWI3t9Jma3cJJc&#10;TrmI3TttQBWMcSPJlmZ/l67WvFt1JpN4ul+OY1mNri13+ItjKxQgDcbhgNrYYscljgAqnyHi11X4&#10;tZ5+IM+d3X/hLovX/rtWH9hYiOFrYd1m41dW1FXvyqNrp/DZKysm9rtNl0srq4iEoVK75W7tOyvL&#10;u3y6pP7O2iLnww8H6rpfw68cWGoeLfDNt461rSbeO10u61rbp1paJcbpbdr1EYSTScNJsDLhUVSS&#10;GarXgVPBVh8KvFfwa0/4iWel3F4trc/8JJqmmzyQ6nfJMWnmMcZDhdmyOKPIxHDHn5t1Y41L4sjn&#10;/hYVx/4V0X/x6g6r8Vwd3/CwphznnxdF/wDH6VTh+Vbn9pXbvKE1aMVaULWte917qsnfd7tnRHI6&#10;cm5VKzk3rfmSal1kvd67LstjY+F2k6PoGmv8NvHeh3Fx4F8XaPezi1+xSi41QQMS+uajeQsotd0s&#10;Qhit4m3iNolyOA3BX2p3GqtEXiht4be3WGzs7WERwWsI+7DGg4RB2A7kk8k50PEPiXxtdI2h+IfF&#10;95exMys0TasbiJj2PDspI/HFZKgYzW2ByuWFxVWtUlzOb+V9fetf4mmlJ9bdtF3ZHkdPK5TqOSm5&#10;bO2qW9rvV+e1wC4pT0ooPSvWPohvpXs3wk/5J/Yf703/AKOevGewr2b4Sf8AJP7D/em/9HPV092c&#10;eP8AhXr+h97/ALfn7DfjP9sDUvDd94V8aabpK6JDcxzLfwyP5plMZBG3pjYfzr55H/BEz4w9vjJ4&#10;e/8AAOav0j2P604Rnu1fW1svwtao5zV2z+Tcp4+4myXAwweFqJU43snFPd3erXc/Nv8A4cl/GL/o&#10;snh7/wAA5qP+HJfxi/6LH4f/APAOav0k8v3o8v3rP+y8F/Kel/xFLjL/AJ/L/wABj/kfm3/w5L+M&#10;X/RY/D3/AIBzUn/Dkn4wdf8AhcXh3/wCmr9JfL96PL96X9lYL+UP+IpcZf8AP5f+Ax/yPza/4ck/&#10;GH/osXh3/wAApqP+HJPxh/6LF4d/8Apq/SXZ70eX70f2Xgv5Q/4inxl/z+X/AIDH/I/No/8ABEr4&#10;wn/msXh3/wAApqX/AIclfGHp/wALi8O/+AU1fpJ5fvR5fvT/ALLwX8of8RT4y/5/L/wGP+R+d3hH&#10;/gjt8XvCOozXrfEPwfqXnW7ReXqGmXDqm4YLDBGD79eOD1q3rX/BLL4n292vifUPGfw6t4rOF9//&#10;ABKJlhCEruMm44bgEZPZiR8wUj9ApFyCpPt9a8m+Mnwj03xJZ6pqGs+OmskvFjFnp7XiWtqrDH7y&#10;T5WMj55+gC+9RUy/D06d4x/ErC+IPEeOxa+sV1G9lfkTdvRW/rc+UPFH/BJj4ueNfs1zbeP/AALa&#10;264dYtN0qdFkyF5zknkAkc4G7vxWrqH/AASq+MeoeG7rw9F4j+Htv9r3k3seiT+fGWZm+Ri3y43F&#10;RxwAO4Br63+DHwcu/hjbt53xA1TVUkhVI7e4k/0eIDp5a844469K79Ebb1p08voSjzSjZvzMcZ4g&#10;cQ063s6VeM4x2fJb8Pkfm1H/AMESvjGDn/hcnh3/AMA5qX/hyT8YM5/4XD4d/wDAKav0l2e9Hl+9&#10;P+y8H/L+Jp/xFTjL/n8v/AY/5H5tf8OSfjB/0WHw7/4AzUo/4IlfGIdPjH4e/wDAOav0k8v3o8v3&#10;p/2Xg/5Q/wCIpcZf8/l/4DH/ACPzb/4cl/GL/osfh7/wDmo/4cl/GL/osnh7/wAA5q/STy/ejy/e&#10;l/ZWB/lD/iKXGX/P5f8AgMf8j82/+HJfxi/6LH4f/wDAOaj/AIcl/GL/AKLJ4e/8A5q/STy/ejy/&#10;ej+y8F/KH/EUuMv+fy/8Bj/kfmy//BEv4xdvjJ4d/wDAKeu68Ff8EoPif4Y8M2+h3HxO0WV4TJmR&#10;LWUA7nZu/wBa+7Np/vUbB60/7LwfYip4n8YVN6y/8Aj/AJDqKKK9A/PgooooAKKKKACiiigAoooo&#10;Azdf/tmTTLpNAmhjvPJYWslzGWjV8cFgMEjPoa+NPi5498Yav8Sm1TXNQ0+TUNKb7OLjT1ZrfzIy&#10;ckLJ/Fng8YyOtfbEnORiuA0/4OeD/DNz4g1mXTItQtdUuBfHTbu2SRIplDFmTI/iz+B6cHFcOOw9&#10;TExioux9Lw3m2DymrOdWnztq0V11aTV/T5HFfs6/tHeLPGI/4RjxL4cvdSuo5FX+0tPtk2pGehm5&#10;AGMdQOfSvd4WLRKx9K8h+Evjv4P6hq9pqXgzw59j1nxNGReWNtF/x7JDvBaTHyoMjqAC2Rx1x69A&#10;AIVA/u1eD5/YrmlzHJn3sf7Qk6VD2Kf2X3628r3tbfcdRRRXWeKFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUZHrQBVv55La3lnSJnMaswRRy2B0r4v8YfHH4w634luri58U6lYvHcOv&#10;2G1keBYMH7hAxnA4Jbk/pX2s/c1wvxK8HeD9Ot5PHqeCNHm1KBg7X14wgC8D5nkVSzDgDHOeneuH&#10;HYepXprlla259JwzmmDyzEy+sUFU5rJXtp9+mp5b+xf4R8TwajqXjrUbGRbC+tVit7mRRumkD8sD&#10;jdgY5PQn12ivo6H/AFS/SvnjwF+0xb+CtXh8D+KPBNvpejtL5djeafBPHGgZsltkyhiu5uvGPQjk&#10;fQlpcQz20c0UqsrqGVlbqD3owHsY0fZwd2tw4p+vVMzeIxFPlU/htqrdPmla66EtFAIPQ0V3HzYU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAAxwOlNd0Q/MKVuVqK45XP8Ae4o9AM7xL418&#10;J+DrNtR8Ua7b2MK/x3MgXd7AdW+g5rCvvjj8H/7CfWpPHulyW6x79q3AZ2HoIx8xPtjPtXzj+1hY&#10;Xdj8TEhvvFcmpSPZiRlkkUfZiXbEaqv3RjGM8nrzmvM4beadsQRszHkKi5Y++P8APtXh4jNalOs6&#10;cYXsfpWVcDYPGZfTxFSu05K+i0t211v+B6t+0j+0Fp/xNEPhjwla/wDErhbzJrm4hCyTP6DIygAz&#10;6ls+nB9A/ZQuvjLaQR6N4r0aR/D5txJYX11Mu9M4KqvJLIQ3f7uMe1eF/C74X6/8T/FdvoOm2siQ&#10;iT/TLt422QopBIJAxnjgZ649TX3Bpmm2mm6fb2VpHsjhhVIlHZQMAUYCNbEV3Xm7dvMOLKuW5Pl0&#10;Mqw8VK9229XHzv3f5FpAR2p1Rh2zinbyRXuan5qth1FA6UUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFGR60U1uvFACu4RdzGqkupadOfIhv4WdeqrICQaw/inqstp4D1S3sZmjvLq1a2sWDYJnkGyM&#10;DvncR9OtfEOoR6no2sXVhLeyLcWtzJDNIshyWVipOevUH3rz8bjvqbS5b3PquHeGv7ehOXteTl8r&#10;3XV7rRaL5n1NoPwSfW4fGWlePNBiWTWtTlmttat5A8jQtyirxuXZgZHQ9Oam+Bw1Lw4s3w88TeA2&#10;ttU0i1Mdrq0diBDqFuh2xnzAMb+nBOeSeOQPllPFPiuIYi8U6gmOy30n/wAVRL4s8XTjE3i3U37b&#10;X1GUj/0L+leWsxoxkpKGvy1PtqnB+YVqMqNTEJxdmtJaNJK697qlZrbtax9D/s3HXvA8+rr4101d&#10;NtNUvJZ919cLE0UwcgrsbBZSpBDDI4r2WLxLoE9ibm01y0kRVJ3R3Ckfoa+BbiW5um8y6maVv70j&#10;Fj+uaaskiKVU7R/dHANOjmzow5VDTpqLMOBf7SxLrzr8sna9o6WWm3M3sfXEH7WPwsl8SL4dlvri&#10;3GXWa8uF2wxOrEbWOe+Mgjj3r0rRNX0/W9Mh1XTbyOe3uEDwzK2Q6kcEfUV8Q+GPg58TPGemJrPh&#10;rwddXVpIzBJxtVXxwcbiMjtx3z6V9Rfs93/xMPhJtD+JPhprGbTNkFpO20NcRhepAJAI6Z7134HG&#10;YitNqrFq+2h8rxNw/leW0FUwdVSadpJyTfrbff7j0oe1GcdaTdhM00yr3WvUPih9FAYEZooAKKKK&#10;ACiiigDlfjX8YPB3wE+F2sfFzx/eyQ6Totr51z5Me+SQlgqRov8AE7uyooJALMMkDmvjTTf+C31h&#10;B47/AOK2/ZyvdK8E/aJI38QQ69595bKhlzJJbfZ1iI2iFsR3Dkl3VPNdUWT6l/a/+CGvftCfs9eI&#10;Phb4V1Ozs9XvFt7jSLnUFJt1ure4iuIhLhWYRs8SqxUbwpJUhgCPzasP+CdH7b3ix4fhxB8HJ9DW&#10;Jba1bVtUurOS0to0aHEu9LljN5YbdtWIGXyXUiIlXHqYCjgalKTrOz9baf5h1P0p1T9rH4MaXMlu&#10;viiW+Z7Gwuc6Xps1wAL5ttlGfLU4lnP+riPzsOcAYJy9E/bp/Zn17xBdeE7T4lww6pY3UdvqGn3t&#10;nNBNayt9oykiug2lPss/mdo/L+YrkZp+Ff2Fvgl4V8JaT4Th0O4m/szQ9J01r5dQuLWaf+zkjW1u&#10;SLaSKNblPLUCdEWQLlN2wlakn/YV/Zxu7e0guvhRpU32G/nvoZJjcNI1xPapaXDu5mLS+bAgWQOW&#10;DnLMGYknjX1XZ3/AC5o37bf7PniHwy3jHRvGFxPpdvpUepapf/2NdJHpdq8skSvd7owbY7opcrJt&#10;ZVjZmCqM10Xwq/aB8B/Gm41KPwBJqVxDpbRrcXV3od1axMZIkmQI80ah90UsUgxn5JFPcVi6V+yJ&#10;8FNDbxA2i+BbWzj8VWktrr1pazXMdvfRySvI/mwiYRsxMsmH2hlDlQQvy12HhjwLp3hC81a+0qyi&#10;hbWtQ+3ai0Kvma48qOHedzN/yziiXAwPkHHJJzn7HlfJe/mAeLfiFZeGraQwyQ3N0rLts1mVWKs2&#10;N3J6dfyOMniobD4reEtSvbzTYtXRbjTrRbm8t2U7kjIJzgdenbPpXiPjXUtb8P8AirxdNp99ClzH&#10;q2nvJJHGJMRhWZztJKjdubI69u4ri7nxwtjpV3Nfxu2pTWaxfbrmRspI8ztInlk4AYDHYjKnnK7f&#10;IqZg6dT+vM+ywvDEcRh003d2s/VJ6p9Fd+f5HvWo6/dah8R5vFfiEC18K+G9N8+0vC4KXFxIvL++&#10;1DgDHVvcV80/Gm2s7X4seIF09t0UmpPKu0cDf85H4Fuldub6EaDZWOs+Ib2JriO3vYrSM7LVZPOU&#10;CIhSAACy4YgkKRk/KMcdHZaNa/G1rXxfDLc2Ta2zXiY+aYOxbbj3LDjjg9u3m46p7anGK0u92fW8&#10;N4P+zcRUqb2g1ZLdJrVX6t3v0OSDf7Q/BqGyBnNe+6VrfwH+Iwa31T4TWmn2quy28lvMI7h1BQbx&#10;sK9NxJGSQMdziuk8D6F+y1bWzXei+H7NpILhYZF1JXkkViD2kJ/hyxx0HXFZRy9Td41I2PRxHF31&#10;em/aYWopLpo1r3aen3Hy6JCTgfhz1rW8A+Hm8W+OdJ8N/Z2kS71CGOaMZ/1ZYbyfQBcn6H2r6D/a&#10;V1X4YS/Ci8s9C06ykuVlh8hrO3C+US4+bcF6YyMdzxXGfs7taeGPCs3irStOs5NZlnk2XVxJzDbo&#10;ACoypALOcHBBwynnhQfUlTxag5Jrdh/rHPFZLUxKouEm3FJvq1u3ZWX+R6Z8TdavtK17QdD8KQwr&#10;Z6bMZFtd7xR3EyowijDopG0HIKYznbwcYr0TR/EFnq8MPk3MLTSW6zGOOQMVUjr9M96+efEGtWtz&#10;4fm1Pwp532z+0Lh11HyxHIkjKY8kZICs7jBwThM4zXZ/syPcyeKfEAupIWdbWwDNDJu3kRkF2wSA&#10;xIORkkEV7FHEP2/L0ex+d5hlPLl3tW9YLXu22k7/AH/0j1/U9UbTrJp1h8yQ4WKLdje5OAue3Pev&#10;MfHn7R/gjwD440LwT4k8bKl9q93LbyfYTbfZ7KRI/MInMrBwCvA2gknjAPFejeI7S4n09Z7SJnkt&#10;5VmSMHBbB5A98E496+cdT+AurXHxBvPG8t6rSWeoXEmli1ukjjMU3lyFbhJXVo3Eqns+BhsnJUfR&#10;YGjhas37eVl+p+f5jWxdOmlQWun/AAT6G0XxOtzb7ry8t2haNZbW+hceVcRMeGHPHPHUg8EdQKrt&#10;8Wfh6BuXxvpbD2vUIHyhucHjgg/Q5rl/AXw71u7+Ftj4W1S7W3mt9D+xm8sVYJvZlZzHnaSoKABv&#10;lzklQoxjLl/Zf1UxWaW3xW1SAWtuqzLDploPtcgL4kkJjJyVcKQDg+WmAMYOcaWF52pztr2f37M0&#10;lWxnKnThf52+WrR6BZ/E7wXfOsdp4s0+VmcIix3K5ZjjgDP+0Pz/ABoufid4KtArXHizT1VuVf7Q&#10;pUrkjORxjIPPQY5rk/h3+zxH4L1ZtY1vxhqGvt5bCFNStYFWNyV/eARqo3cHnH8TetdongjwxHGY&#10;U8L2Kxs2Si2qYJ55/U/nWdRYWE7Qba7mtKWMqQvJJPt/wxDZ/EjwdqU5tNO8WabNMGUeUl2hb5m2&#10;rxnoScA9CeK2vPY87hWTbeAvCFk6yWnhTT42jZTG0dmg246Y47dvStQQygYGP++axm4/ZT/A3p+1&#10;+3YsU1OlFFSaDqKKKACmyfcNFFAHzT8W7OzT4qeJitpGMw2hOIxz8jn+dYevW1tLqmsLJbxsBpE2&#10;AyA4xaZH6gflRRXzeI3l6n6/lf8AutL/AAL8omiLa2n1/SUnt43UpJkMoOcRtivNvGru3xXv5WYl&#10;v7YzuJ5/1goorHEfCvX9Eerln+9P/BL8yj4Ju7qDxJCYbmRPmjHyuR1mjB/McH1rq/C8skWtyyRS&#10;MrfarddynB2mOQ4+lFFTh/gXqVmnxVf8K/NG3+00iW3h3QYrZFjVrF2ZYxgE7m5471g/BR3fWFhd&#10;iU+xyptJ42mc5H0OBkd8Ciitqn/Iwf8AXY8/D/8AJN/P/wCSOo0GONPBk8KRqFa3uGZQvBYTR4P1&#10;GT+Zr0z4MWVna/FHVvs1pHHu8P2JPlxhckmTJ49aKK68P/Ej8jw88/3fEfP84Hrg5iwRVP7JaTKs&#10;01rGzKvys0YJHNFFe7E/MqnxIuRf6sU6iipLCiiigAooooA//9lQSwMEFAAGAAgAAAAhAHE15DPf&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7STU1xmxKKeqpFGwF8bbN&#10;TpPQ7GzIbpP03zue9DaP93jvm3w12VYM2PvGkYJ4HoFAKp1pqFLweXibpSB80GR06wgVXNHDqri9&#10;yXVm3EgfOOxDJbiEfKYV1CF0mZS+rNFqP3cdEnsn11sdWPaVNL0eudy2chFFS2l1Q7xQ6w43NZbn&#10;/cUqeB/1uH6IX4ft+bS5fh+S3dc2RqXu76b1C4iAU/gLwy8+o0PBTEd3IeNFq4AfCQpmySIBwfZz&#10;uuTjqOApfQRZ5PI/f/EDAAD//wMAUEsDBBQABgAIAAAAIQCMmn+7yAAAAKYBAAAZAAAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc7yQwYoCMQyG7wu+Q8nd6cwcZFnseJEFr4s+QGgzneo0LW130be3&#10;6GUFwZvHJPzf/5H15uxn8Ucpu8AKuqYFQayDcWwVHPbfy08QuSAbnAOTggtl2AyLj/UPzVhqKE8u&#10;ZlEpnBVMpcQvKbOeyGNuQiSulzEkj6WOycqI+oSWZN+2K5n+M2B4YIqdUZB2pgexv8Ta/JodxtFp&#10;2gb964nLkwrpfO2uQEyWigJPxuF92TfHSBbkc4nuPRJdE/nmIB++O1wBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhANDgc88UAQAARwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABFAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA0IhjQn8FAABtFgAADgAAAAAAAAAAAAAAAABEAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAKAAAAAAAAACEA0hYqw4FFAACBRQAAFAAAAAAAAAAAAAAAAADvBwAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAvrZFc+s7AADrOwAAFQAAAAAAAAAAAAAAAACiTQAA&#10;ZHJzL21lZGlhL2ltYWdlMi5qcGVnUEsBAi0AFAAGAAgAAAAhAHE15DPfAAAABwEAAA8AAAAAAAAA&#10;AAAAAAAAwIkAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCMmn+7yAAAAKYBAAAZAAAA&#10;AAAAAAAAAAAAAMyKAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvwEAAMuL&#10;AAAAAA==&#10;">
               <v:group id="Grupo 134" o:spid="_x0000_s1027" style="position:absolute;left:4959;top:2479;width:57373;height:5700" coordsize="57373,5699" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6k1bixAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFHozmzS1lDSriNTSgxTUQultyI5JMDsbsmse/94VCt7m43tOvhpNI3rqXG1ZQRLFIIgL&#10;q2suFfwct/M3EM4ja2wsk4KJHKyWD7McM20H3lN/8KUIIewyVFB532ZSuqIigy6yLXHgTrYz6APs&#10;Sqk7HEK4aeRzHL9KgzWHhgpb2lRUnA8Xo+BzwGGdJh/97nzaTH/HxffvLiGlnh7H9TsIT6O/i//d&#10;XzrMT1/g9ky4QC6vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPqTVuLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:group id="Grupo 135" o:spid="_x0000_s1028" style="position:absolute;width:55086;height:5699" coordsize="55086,5699" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCV3/N5wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXhrNlEskrqGIFY8SKFGkN6G7JgEs7Mhu03iv3cLhd7m8T5nnU2mFQP1rrGsIIliEMSl&#10;1Q1XCs7Fx+sKhPPIGlvLpOBODrLN89MaU21H/qLh5CsRQtilqKD2vkuldGVNBl1kO+LAXW1v0AfY&#10;V1L3OIZw08p5HL9Jgw2Hhho72tZU3k4/RsF+xDFfJLvheLtu79/F8vNyTEip2cuUv4PwNPl/8Z/7&#10;oMP8xRJ+nwkXyM0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAld/zecMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:group id="Grupo 136" o:spid="_x0000_s1029" style="position:absolute;width:55086;height:508" coordorigin=",20" coordsize="8674,55" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlDW0OwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtIoiXaOIuOJBFqyC7G1oxrbYTEqTbeu/N8KCt3m8z1mue1OJlhpXWlYQjyMQxJnV&#10;JecKLufv0QKE88gaK8uk4EEO1quPwRITbTs+UZv6XIQQdgkqKLyvEyldVpBBN7Y1ceButjHoA2xy&#10;qRvsQrip5CSK5tJgyaGhwJq2BWX39M8o2HfYbabxrj3eb9vH73n2cz3GpNTws998gfDU+7f4333Q&#10;Yf50Dq9nwgVy9QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBlDW0OwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                     <v:line id="Line 2" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,20" to="8674,20" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCodCgFwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFHopurFCG6OrRKEi9FRbxOOQnSbB7EzIrib9965Q6G0e73OW68E16kqdr4UNTCcJKOJC&#10;bM2lge+v93EKygdki40wGfglD+vV6GGJmZWeP+l6CKWKIewzNFCF0GZa+6Iih34iLXHkfqRzGCLs&#10;Sm077GO4a/RLkrxqhzXHhgpb2lZUnA8XZ+CU1/PTMZ3tnt3mnMrQS779EGOeHod8ASrQEP7Ff+69&#10;jfNnb3B/Jl6gVzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqHQoBcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#231f20" strokeweight="2pt"/>
                     <v:line id="Line 3" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,75" to="8674,75" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3no/OxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvBf/DMoKXYjcaKBKzKSII4qG1jT9gmh2T4O5smt020V/vHARvM7w3731Tbmbv1IXG2Ac2cLfK&#10;QBE3wfbcGvioX24fQMWEbNEFJgPfFGFTXS1KLGyYeE+XQ2qVhHAs0ECX0lBoHZuOPMZVGIhF+wyj&#10;xyTr2Go74iTh3un7LFtrjz1LQ4cDPXfUfB3O3kB9Wib3vntzU7075vp42uY/560xN9fz0yOoRHP6&#10;N/9dv1rBz4VWnpEJdPULAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA956PzsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="#231f20" strokeweight=".5pt"/>
                   </v:group>
                   <v:group id="Grupo 139" o:spid="_x0000_s1032" style="position:absolute;top:5191;width:55086;height:508" coordsize="8675,80" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUkvl8xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFHozmzRU2jSriNTSgxTUQultyI5JMDsbsmse/94VCt7m43tOvhpNI3rqXG1ZQRLFIIgL&#10;q2suFfwct/NXEM4ja2wsk4KJHKyWD7McM20H3lN/8KUIIewyVFB532ZSuqIigy6yLXHgTrYz6APs&#10;Sqk7HEK4aeRzHC+kwZpDQ4UtbSoqzoeLUfA54LBOk49+dz5tpr/jy/fvLiGlnh7H9TsIT6O/i//d&#10;XzrMT9/g9ky4QC6vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABSS+XzEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                     <v:line id="Line 2" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,20" to="8674,20" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/m8MMxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMoIXaTdVkRi7LbGgCJ5sS+lxyI5JaHYmZNcm/nvnIHib4b1575vVZgqdudAQW2EHy0UG&#10;hrgS33Lt4LB/nedgYkL22AmTgx+KsFnPrlZYeBn5ky67VBsN4ViggyalvrA2Vg0FjAvpiVX7kiFg&#10;0nWorR9w1PDQ2bsse7QBW9aGBnvaNlSdd9/Bwalsn07H/P7tNrycc5lGKbcf4tzN9VQ+g0k0pX/z&#10;3/W7V/wHxddndAK7/gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/m8MMxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#231f20" strokeweight="2pt"/>
                     <v:line id="Line 3" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,75" to="8674,75" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+olUuwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LFHwpdWMVKdFVRBCKD97iB4zZMQndnY3Z1US/vlso9G0O5zqzRWeNuFPjK8cKhoMEBHHu&#10;dMWFglO2fv8E4QOyRuOYFDzIw2Lee5lhql3LB7ofQyFiCPsUFZQh1KmUPi/Joh+4mjhyF9dYDBE2&#10;hdQNtjHcGvmRJBNpseLYUGJNq5Ly7+PNKsiub8HsdxvTZrvzSJ6v29HztlWq/9otpyACdeFf/Of+&#10;0nH+eAi/z8QL5PwHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPqJVLsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#231f20" strokeweight=".5pt"/>
                   </v:group>
                   <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                       <v:f eqn="sum @0 1 0"/>
                       <v:f eqn="sum 0 0 @1"/>
                       <v:f eqn="prod @2 1 2"/>
                       <v:f eqn="prod @3 21600 pixelWidth"/>
                       <v:f eqn="prod @3 21600 pixelHeight"/>
                       <v:f eqn="sum @0 0 1"/>
                       <v:f eqn="prod @6 1 2"/>
                       <v:f eqn="prod @7 21600 pixelWidth"/>
                       <v:f eqn="sum @8 21600 0"/>
                       <v:f eqn="prod @7 21600 pixelHeight"/>
                       <v:f eqn="sum @10 21600 0"/>
@@ -3904,140 +4774,158 @@
     <w:hyperlink r:id="rId5">
       <w:r w:rsidRPr="00262A6D">
         <w:t>http://revistabiociencias.uan.edu.mx</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="6FA1F83B" w14:textId="1F11DBA9" w:rsidR="006638A2" w:rsidRPr="00262A6D" w:rsidRDefault="00F31253" w:rsidP="00262A6D">
     <w:r w:rsidRPr="00262A6D">
       <w:t>https://doi.org/10.15741/revbio.09.e00000 (no modificar)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33BCEB5E" w14:textId="77777777" w:rsidR="006638A2" w:rsidRDefault="006638A2" w:rsidP="00262A6D"/>
 </w:hdr>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Revista Bio Ciencias">
     <w15:presenceInfo w15:providerId="None" w15:userId="Revista Bio Ciencias"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:autoFormatOverride/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00363D43"/>
     <w:rsid w:val="000E1897"/>
     <w:rsid w:val="00117F67"/>
     <w:rsid w:val="001B376B"/>
     <w:rsid w:val="001D417D"/>
     <w:rsid w:val="001E30C7"/>
+    <w:rsid w:val="0022540C"/>
     <w:rsid w:val="00262A6D"/>
     <w:rsid w:val="00301CAE"/>
     <w:rsid w:val="00305522"/>
     <w:rsid w:val="00322E5D"/>
     <w:rsid w:val="00363D43"/>
     <w:rsid w:val="003A0FC2"/>
+    <w:rsid w:val="003D3AED"/>
     <w:rsid w:val="004455C0"/>
     <w:rsid w:val="0045110C"/>
+    <w:rsid w:val="00455901"/>
     <w:rsid w:val="004A7CD8"/>
     <w:rsid w:val="004B721D"/>
     <w:rsid w:val="00581A2F"/>
+    <w:rsid w:val="005937AB"/>
     <w:rsid w:val="005D642C"/>
     <w:rsid w:val="006638A2"/>
     <w:rsid w:val="006A4EC0"/>
     <w:rsid w:val="006B33A8"/>
+    <w:rsid w:val="006F7CE7"/>
     <w:rsid w:val="00732DBC"/>
     <w:rsid w:val="007348E4"/>
     <w:rsid w:val="0078026D"/>
     <w:rsid w:val="007968BA"/>
     <w:rsid w:val="0079709E"/>
     <w:rsid w:val="007D19FF"/>
     <w:rsid w:val="0080055F"/>
     <w:rsid w:val="008432FC"/>
     <w:rsid w:val="00855A04"/>
     <w:rsid w:val="008627F5"/>
     <w:rsid w:val="00865691"/>
     <w:rsid w:val="008921E2"/>
     <w:rsid w:val="008A0F1D"/>
     <w:rsid w:val="0092052F"/>
     <w:rsid w:val="00941EEF"/>
+    <w:rsid w:val="009B031D"/>
     <w:rsid w:val="009C049D"/>
+    <w:rsid w:val="009D06F3"/>
     <w:rsid w:val="009E3CE0"/>
     <w:rsid w:val="009F5EC2"/>
+    <w:rsid w:val="00A016E5"/>
     <w:rsid w:val="00A33855"/>
     <w:rsid w:val="00A47538"/>
+    <w:rsid w:val="00A630FA"/>
+    <w:rsid w:val="00A67E47"/>
+    <w:rsid w:val="00AC4B7C"/>
     <w:rsid w:val="00AF21E7"/>
+    <w:rsid w:val="00B15579"/>
     <w:rsid w:val="00B909FF"/>
     <w:rsid w:val="00BA5E2A"/>
     <w:rsid w:val="00BA6F44"/>
     <w:rsid w:val="00C05C30"/>
+    <w:rsid w:val="00C875F3"/>
     <w:rsid w:val="00C96A40"/>
     <w:rsid w:val="00CC4A9B"/>
     <w:rsid w:val="00CC724E"/>
+    <w:rsid w:val="00CD1789"/>
     <w:rsid w:val="00CE638A"/>
     <w:rsid w:val="00CF2EC9"/>
+    <w:rsid w:val="00D5027E"/>
+    <w:rsid w:val="00D67393"/>
     <w:rsid w:val="00DD23E6"/>
     <w:rsid w:val="00DD66B2"/>
     <w:rsid w:val="00E529BE"/>
     <w:rsid w:val="00E756DD"/>
+    <w:rsid w:val="00F237DA"/>
     <w:rsid w:val="00F254E9"/>
     <w:rsid w:val="00F31253"/>
     <w:rsid w:val="00F40BA5"/>
     <w:rsid w:val="00F42B13"/>
     <w:rsid w:val="00F507FA"/>
     <w:rsid w:val="00F6140B"/>
+    <w:rsid w:val="00FD6CCA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F283447"/>
@@ -5715,75 +6603,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98D7FD40-EC8A-46F9-8174-99BA0047AB59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Artículo original REVISTA BIOCIENCIAS (1)</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3498</Words>
-  <Characters>19241</Characters>
+  <Words>3560</Words>
+  <Characters>20296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>160</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>169</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22694</CharactersWithSpaces>
+  <CharactersWithSpaces>23809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>REVISTA BIO CIENCIAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>64ee877aa457fc9b6faa36151e615eba086196ea3233e766d3f27b53db9d974d</vt:lpwstr>
   </property>